--- v0 (2026-04-12)
+++ v1 (2026-05-30)
@@ -399,53 +399,53 @@
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
-            <c:multiLvlStrRef>
+            <c:strRef>
               <c:f>Main!$AK$41:$AK$47</c:f>
-            </c:multiLvlStrRef>
+            </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Main!$AL$41:$AL$47</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
@@ -523,53 +523,53 @@
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
-            <c:multiLvlStrRef>
+            <c:strRef>
               <c:f>Main!$AK$41:$AK$47</c:f>
-            </c:multiLvlStrRef>
+            </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Main!$AM$41:$AM$47</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
@@ -6091,167 +6091,167 @@
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#jurnal!A9"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#jurnal!A9"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!E5"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!M4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!F6"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!E4"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!E5"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!M4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!F6"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!E4"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing12.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing17.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4848225</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4848225</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59850" name="Line 66">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CAE90000}"/>
             </a:ext>
           </a:extLst>
@@ -8175,51 +8175,51 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7746655" y="405278"/>
           <a:ext cx="322926" cy="244208"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>80597</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>7325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1538655</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>14652</xdr:rowOff>
+      <xdr:rowOff>13894</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Rectangle 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA572772-797A-7CC4-2780-24F533681A3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3275135" y="1626575"/>
           <a:ext cx="1721827" cy="153867"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
@@ -8264,52 +8264,52 @@
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>430815</xdr:colOff>
       <xdr:row>1055</xdr:row>
       <xdr:rowOff>129094</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>41241</xdr:colOff>
       <xdr:row>1057</xdr:row>
       <xdr:rowOff>112083</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7A97A5-D5DA-A471-8254-D9EEE9D75998}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="7959706" y="148876464"/>
-          <a:ext cx="1018470" cy="248032"/>
+          <a:off x="7971987" y="152765577"/>
+          <a:ext cx="1016185" cy="252316"/>
           <a:chOff x="7827185" y="148619703"/>
           <a:chExt cx="1018470" cy="248032"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E79F2BD-492B-4231-A1D3-50174DB0890A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -8319,51 +8319,51 @@
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="8190854" y="148619703"/>
             <a:ext cx="315622" cy="234860"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Manual_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C18011D7-13EB-4C40-8AC4-CC9343BF66B1}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="8542448" y="148619703"/>
             <a:ext cx="303207" cy="231063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -11709,52 +11709,52 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>187666</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>145320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>942524</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>132410</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="4" name="Group 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C4D28F-4DCA-101F-3B2B-C55BB85ED1E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="4942839" y="475032"/>
-          <a:ext cx="754858" cy="309474"/>
+          <a:off x="4943597" y="480337"/>
+          <a:ext cx="754858" cy="315539"/>
           <a:chOff x="5152571" y="663241"/>
           <a:chExt cx="754858" cy="308559"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A35B45F1-871B-4AF5-9506-CB263816B0F8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -11833,52 +11833,52 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>219175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>69961</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>963141</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>83344</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D314791-C649-80DB-8078-D80952D58B5F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="4974348" y="69961"/>
-          <a:ext cx="743966" cy="343095"/>
+          <a:off x="4975106" y="69961"/>
+          <a:ext cx="743966" cy="348400"/>
           <a:chOff x="5178127" y="40194"/>
           <a:chExt cx="743966" cy="346758"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2001_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77B51E05-4FE9-748C-F957-06AC193382B3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -11978,52 +11978,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>13767</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>21981</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>779512</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>14654</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C17ADA0E-CDB3-9F5E-1A5A-4157217EA154}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="226248" y="21981"/>
-          <a:ext cx="765745" cy="322385"/>
+          <a:off x="223974" y="21981"/>
+          <a:ext cx="765745" cy="327690"/>
           <a:chOff x="226248" y="21981"/>
           <a:chExt cx="765745" cy="322385"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501DE7EA-90E6-03CB-DB56-7E3804D9593C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -12107,52 +12107,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>206997</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>79130</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800027</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>88620</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A117D68-D9F5-4DD9-CB90-40B2EE73450B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="206997" y="408842"/>
-          <a:ext cx="805511" cy="331874"/>
+          <a:off x="206997" y="414147"/>
+          <a:ext cx="803237" cy="337939"/>
           <a:chOff x="206997" y="408842"/>
           <a:chExt cx="805511" cy="331874"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button105_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="30" name="Picture 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31D86EC5-BE5E-4ECC-5D57-1F65C07AFE8C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -15628,51 +15628,51 @@
     <xdr:from>
       <xdr:col>82</xdr:col>
       <xdr:colOff>2212731</xdr:colOff>
       <xdr:row>623</xdr:row>
       <xdr:rowOff>139212</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>82</xdr:col>
       <xdr:colOff>2870447</xdr:colOff>
       <xdr:row>625</xdr:row>
       <xdr:rowOff>74959</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="55287688" y="112633603"/>
+          <a:off x="55353948" y="112633603"/>
           <a:ext cx="657716" cy="316747"/>
           <a:chOff x="3983339" y="2546523"/>
           <a:chExt cx="657716" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000A000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -15703,57 +15703,57 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="4367212" y="2563415"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>85</xdr:col>
-      <xdr:colOff>669974</xdr:colOff>
+      <xdr:colOff>603714</xdr:colOff>
       <xdr:row>701</xdr:row>
       <xdr:rowOff>57718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>86</xdr:col>
-      <xdr:colOff>632365</xdr:colOff>
+      <xdr:colOff>566104</xdr:colOff>
       <xdr:row>702</xdr:row>
       <xdr:rowOff>172535</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="12" name="Group 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="58167844" y="129589435"/>
           <a:ext cx="658130" cy="305317"/>
           <a:chOff x="3983339" y="2546523"/>
           <a:chExt cx="657716" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="13" name="Picture 12">
@@ -15824,52 +15824,52 @@
     <xdr:from>
       <xdr:col>85</xdr:col>
       <xdr:colOff>578826</xdr:colOff>
       <xdr:row>757</xdr:row>
       <xdr:rowOff>146538</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>86</xdr:col>
       <xdr:colOff>540485</xdr:colOff>
       <xdr:row>759</xdr:row>
       <xdr:rowOff>82285</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="15" name="Group 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="58076696" y="140644429"/>
-          <a:ext cx="657398" cy="316747"/>
+          <a:off x="58142956" y="140644429"/>
+          <a:ext cx="657399" cy="316747"/>
           <a:chOff x="3983339" y="2546523"/>
           <a:chExt cx="657716" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000011000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -15927,51 +15927,51 @@
     <xdr:from>
       <xdr:col>65</xdr:col>
       <xdr:colOff>79617</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>7696</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>65</xdr:col>
       <xdr:colOff>1154384</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>70448</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="Group 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394579CD-7BCE-DFA9-35C8-92FDA72CC704}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="34643461" y="400602"/>
+          <a:off x="34595836" y="400602"/>
           <a:ext cx="1074767" cy="324690"/>
           <a:chOff x="23329062" y="0"/>
           <a:chExt cx="1074015" cy="325511"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!ajiltan_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="38" name="Picture 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1F00-000026000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -17247,51 +17247,51 @@
     <xdr:from>
       <xdr:col>29</xdr:col>
       <xdr:colOff>93782</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>41118</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>631902</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>175124</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="12" name="Group 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC2413CC-9487-A021-B564-FCF28D99684F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="10820397" y="524695"/>
+          <a:off x="11040205" y="524695"/>
           <a:ext cx="1014370" cy="302525"/>
           <a:chOff x="11091493" y="458753"/>
           <a:chExt cx="1006750" cy="322803"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00000D000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -17351,57 +17351,57 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="11823363" y="475778"/>
             <a:ext cx="274880" cy="279561"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>976942</xdr:colOff>
+      <xdr:colOff>134346</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>74138</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>51</xdr:col>
-      <xdr:colOff>5933</xdr:colOff>
+      <xdr:col>49</xdr:col>
+      <xdr:colOff>1156260</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>22507</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="16" name="Group 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="21924615" y="726234"/>
           <a:ext cx="1021914" cy="300061"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
@@ -17477,58 +17477,58 @@
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>83</xdr:col>
-      <xdr:colOff>268964</xdr:colOff>
+      <xdr:col>82</xdr:col>
+      <xdr:colOff>305599</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95381</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>83</xdr:col>
-      <xdr:colOff>1281833</xdr:colOff>
+      <xdr:colOff>439237</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>22433</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="20" name="Group 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="34580945" y="578958"/>
           <a:ext cx="1012869" cy="286071"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="21" name="Picture 20">
@@ -17604,58 +17604,58 @@
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>86</xdr:col>
-      <xdr:colOff>179649</xdr:colOff>
+      <xdr:col>84</xdr:col>
+      <xdr:colOff>252918</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>151086</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>87</xdr:col>
-      <xdr:colOff>82282</xdr:colOff>
+      <xdr:col>86</xdr:col>
+      <xdr:colOff>338724</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>2290</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="24" name="Group 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="36806937" y="151086"/>
           <a:ext cx="1001672" cy="334781"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="25" name="Picture 24">
@@ -17731,58 +17731,58 @@
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>99</xdr:col>
-      <xdr:colOff>256640</xdr:colOff>
+      <xdr:col>97</xdr:col>
+      <xdr:colOff>1033294</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>134139</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>100</xdr:col>
-      <xdr:colOff>918159</xdr:colOff>
+      <xdr:colOff>75562</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1297</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="28" name="Group 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="47866986" y="324639"/>
           <a:ext cx="1013211" cy="328754"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="29" name="Picture 28">
@@ -17858,58 +17858,58 @@
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>119</xdr:col>
-      <xdr:colOff>51863</xdr:colOff>
+      <xdr:col>117</xdr:col>
+      <xdr:colOff>747920</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>120</xdr:col>
-      <xdr:colOff>453045</xdr:colOff>
+      <xdr:col>119</xdr:col>
+      <xdr:colOff>255218</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>49789</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="32" name="Group 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="61832478" y="218701"/>
           <a:ext cx="1045952" cy="314665"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="33" name="Picture 32">
@@ -17985,58 +17985,58 @@
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>125</xdr:col>
-      <xdr:colOff>99786</xdr:colOff>
+      <xdr:col>123</xdr:col>
+      <xdr:colOff>1220805</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>39413</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>126</xdr:col>
-      <xdr:colOff>563985</xdr:colOff>
+      <xdr:col>125</xdr:col>
+      <xdr:colOff>300216</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38345</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="38993" name="Group 38992">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000051980000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="66305863" y="376451"/>
           <a:ext cx="1043026" cy="313990"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="38994" name="Picture 38993">
@@ -18112,58 +18112,58 @@
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>212</xdr:col>
-      <xdr:colOff>234184</xdr:colOff>
+      <xdr:col>163</xdr:col>
+      <xdr:colOff>695780</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>134829</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>213</xdr:col>
-      <xdr:colOff>460094</xdr:colOff>
+      <xdr:col>211</xdr:col>
+      <xdr:colOff>599305</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>96277</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="39015" name="Group 39014">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000067980000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="86120376" y="134829"/>
           <a:ext cx="599583" cy="298486"/>
           <a:chOff x="76121172" y="624051"/>
           <a:chExt cx="618422" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="39016" name="Picture 39015">
@@ -18217,51 +18217,51 @@
           <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="76121172" y="624051"/>
             <a:ext cx="312435" cy="316747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>259</xdr:col>
       <xdr:colOff>515335</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>172664</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>260</xdr:col>
-      <xdr:colOff>19220</xdr:colOff>
+      <xdr:colOff>19221</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>98867</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!CommandButton18_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="39037" name="Picture 39036">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00007D980000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="115267092" y="172664"/>
@@ -18303,58 +18303,58 @@
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="114900689" y="150429"/>
           <a:ext cx="303455" cy="323054"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>291</xdr:col>
-      <xdr:colOff>428356</xdr:colOff>
+      <xdr:col>290</xdr:col>
+      <xdr:colOff>274490</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>57019</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>294</xdr:col>
-      <xdr:colOff>41836</xdr:colOff>
+      <xdr:col>291</xdr:col>
+      <xdr:colOff>576702</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>174571</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="87" name="Group 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000057000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="125755375" y="540596"/>
           <a:ext cx="990942" cy="286071"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="88" name="Picture 87">
@@ -18481,51 +18481,51 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="216012062" y="637268"/>
           <a:ext cx="220865" cy="277895"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>493</xdr:col>
       <xdr:colOff>340555</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>132618</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>494</xdr:col>
-      <xdr:colOff>294370</xdr:colOff>
+      <xdr:colOff>294369</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>111841</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
@@ -18591,51 +18591,51 @@
     <xdr:from>
       <xdr:col>396</xdr:col>
       <xdr:colOff>1916418</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>57641</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>396</xdr:col>
       <xdr:colOff>2929938</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>74282</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="36" name="Group 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB63588-A039-4B1D-A8EB-5C0884BB91C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="182671610" y="900237"/>
+          <a:off x="183514206" y="900237"/>
           <a:ext cx="1013520" cy="339026"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="37" name="Picture 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B8D7FC-92D8-4D8F-A73C-F16061412788}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -18701,68 +18701,68 @@
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>457</xdr:col>
       <xdr:colOff>143434</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>62753</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>458</xdr:col>
-      <xdr:colOff>820667</xdr:colOff>
+      <xdr:colOff>820666</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>18220</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="49" name="Group 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFED2D40-3A1B-4381-987F-040BA41F59FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="212536280" y="546330"/>
+          <a:off x="213378876" y="546330"/>
           <a:ext cx="1028925" cy="314486"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="50" name="Picture 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2988E9D-6BFE-FF77-4C78-14F6365B6133}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -18845,51 +18845,51 @@
     <xdr:from>
       <xdr:col>479</xdr:col>
       <xdr:colOff>92814</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>124888</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>480</xdr:col>
       <xdr:colOff>435662</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>82596</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="53" name="Group 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE421581-5B7F-47E7-89B5-97B6D86D1716}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="228641526" y="608465"/>
+          <a:off x="229484122" y="608465"/>
           <a:ext cx="1002271" cy="316727"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="54" name="Picture 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16DE0FEB-F695-AFCD-91B3-CDA3E88F882C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -19015,51 +19015,51 @@
     <xdr:from>
       <xdr:col>355</xdr:col>
       <xdr:colOff>397565</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>99391</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>356</xdr:col>
       <xdr:colOff>478959</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>136408</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B5E4CE-FDEA-4073-8C83-F4A57ADB1E27}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="168272027" y="436429"/>
+          <a:off x="169114623" y="436429"/>
           <a:ext cx="1011913" cy="352075"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFC16D2B-FE77-5929-A6E3-AD555304B76B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -23983,121 +23983,121 @@
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="592434" y="152401"/>
           <a:ext cx="807128" cy="227403"/>
           <a:chOff x="1424696" y="157328"/>
           <a:chExt cx="811729" cy="233369"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="30" name="Picture 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4C6D87-2757-F88C-15E7-330BE0A5C370}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1424696" y="174500"/>
             <a:ext cx="274320" cy="216197"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="31" name="Picture 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78EAD19E-6A6A-9498-2A13-81F5383667E2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1713327" y="168102"/>
             <a:ext cx="274320" cy="208676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button4_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="32" name="Picture 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{331405F5-BFBF-3489-B2E4-F60A3F2DE8A8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="2022970" y="157328"/>
             <a:ext cx="213455" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -24158,86 +24158,86 @@
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="37469394" y="992801"/>
             <a:ext cx="159534" cy="221301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="36" name="Picture 35">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{703134D3-85EE-77DC-5971-5137E7AE7D08}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="36855678" y="1000001"/>
             <a:ext cx="273190" cy="221143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="37" name="Picture 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE3B5E10-EDE3-6BBE-D2E2-3C0746404EE0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="37143120" y="993456"/>
             <a:ext cx="273190" cy="213450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -24298,86 +24298,86 @@
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="37469394" y="992801"/>
             <a:ext cx="159534" cy="221301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="44" name="Picture 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED8A94FD-8D70-091E-9FF9-3E5CBDE59042}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="36855678" y="1000001"/>
             <a:ext cx="273190" cy="221143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="45" name="Picture 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D568A408-552A-05CD-DFC3-A9FA97DB533D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="37143120" y="993456"/>
             <a:ext cx="273190" cy="213450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -24648,51 +24648,51 @@
     <xdr:from>
       <xdr:col>502</xdr:col>
       <xdr:colOff>449975</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19454</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>504</xdr:col>
       <xdr:colOff>617083</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>2032</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F718F9-6BDA-4D42-9987-34F9D77F6072}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="302320216" y="170540"/>
+          <a:off x="301807837" y="170540"/>
           <a:ext cx="1388936" cy="317595"/>
           <a:chOff x="7926841" y="687606"/>
           <a:chExt cx="1387952" cy="317819"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton13_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372BF818-9F21-4F80-4958-967E9E6445B3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
@@ -26032,51 +26032,51 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFCC"/>
               </a:solidFill>
             </a:rPr>
             <a:t>б</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="700">
             <a:solidFill>
               <a:srgbClr val="FFFFCC"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0" fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>464344</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>11906</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
-      <xdr:colOff>264228</xdr:colOff>
+      <xdr:colOff>369331</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>165773</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49E73201-1AE9-4362-BB22-78EDDC22AB7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4149328" y="1518047"/>
           <a:ext cx="5232797" cy="153867"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -27274,103 +27274,103 @@
 <file path=xl/pivotCache/_rels/pivotCacheDefinition5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords5.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords6.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords7.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords8.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords9.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition5.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable10.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition2.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition6.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition11.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition13.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition12.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition7.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition14.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable3.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition15.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable4.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition3.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition9.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition8.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition10.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition4.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.bin"/></Relationships>
 </file>
 
 <file path=xl/tables/_rels/table9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.bin"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -27681,51 +27681,51 @@
 <file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{9F8BADD5-CDC0-470A-9590-E5F4E4B8C502}">
   <we:reference id="7c3929fd-ffc8-4fa9-a64b-25dff355e46d" version="1.0.0.8" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA200006575" version="1.0.0.8" store="en-US" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=12" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=305" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=15" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=z4BU9v2ecsg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=170" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=19" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex10.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable3.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex11.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex12.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex12.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable5.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable4.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex13.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex14.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex15.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex16.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex17.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex18.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
@@ -27817,58 +27817,58 @@
 <file path=xl/worksheets/_rels/sheet38.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings50.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex38.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing25.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " d 2 5 3 c c e f - f 3 d 9 - 4 b 4 e - 9 c 4 7 - a 5 b 1 c d b 9 a 3 c 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O k F A A B Q S w M E F A A C A A g A U U i H X K B T H v i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + / D o I w G M R f h X S n L R j / h H y U w V U S E 6 J x b U q F R v g w U C z v 5 u A j + Q p i F H V z u O H u f s P d / X q D Z K g r 7 6 L b z j Q Y k 4 B y 4 m l U T W 6 w i E l v j / 6 K J A K 2 U p 1 k o b 0 R x i 4 a u j w m p b X n i D H n H H U z 2 r Q F C z k P 2 C H d Z K r U t S Q f 2 P y H f Y O d l a g 0 E b B / j R E h D e a j l g v K g U 0 h p A a / Q D j u f b Y / I a z 7 y v a t F h r 9 X Q Z s s s D e H 8 Q D U E s D B B Q A A g A I A F F I h 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B R S I d c R Z U V 9 u I C A A A U B w A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A n V N d b 5 s w F H 2 P l P 9 g M a k i U g r r 6 6 p q y g c h K S m N C D R r q m o i 4 C a o x I 6 M a V J V / e + 1 r 2 0 6 p K 0 P 4 4 H D 8 f 3 0 u Z c K Z 7 y g B C 0 V X l x 2 O 9 1 O t U s Z z t E 4 5 T h K y R a j K 1 R i 3 u 0 g 8 b g u m t M 0 R 7 k w I g b W J 0 b 3 y D t l u E Q 8 3 Z R Y O f 4 Z D U Z n V D O G C V 9 R 9 r y h 9 N n u v T 2 E 6 R 5 f W Y 2 r 9 f j + M K K E C 6 / H v k o z K V j F I 3 o U W R q 3 t + / v 0 t o 0 J E J e M O O q p 6 c C l 3 m l b E u e M i 7 D d L Q T 0 x i f u A 3 f E 9 G 2 H e G M s t y Z y C D b 1 O o j q 5 K R k N D q 9 Q R / F c / 5 z c 1 5 n l s 9 3 Z l H 8 v 9 K j U n + R e L m U s O 6 K H M 0 W M x Q E s 3 V 6 T C t c M J K U d H a c X 6 o f r j u 8 X h 0 9 p R s a b l J y b O z J 2 5 6 K N y X C z c D s b N X J i q 5 M K e f l p G 0 L k u V x i Q 8 0 x e W z V 9 Z g n 4 K J 0 x n W N 0 U L P r W r V Y n m G c 7 d L 2 8 D d U u i K a 1 / r R m m V T o u q L E G d O s 3 o v R 2 i u 8 c f S Y K 1 t 3 0 z O y f p W P 4 a o u u c i n E j 8 o b l b l m 6 U X Q e w u p y i W u 2 g J Z / i A m c y L i t s q q I + W h 7 L g H D M H P o a v I e W 7 g m x t M R U i e j J v 7 8 R Z e p e W N a 6 c 2 Z Z Q h n t N P e 9 0 S E k u y o 1 o W e / J x W c 1 Z V E r o I z 2 X 9 s T G 2 B i + + j N i g a x 9 3 s s X t K Q L M c S v C S S c L 2 4 B + / p R M L S C y T 4 w 4 W E o R 9 K m C Z g 8 3 w 4 n I U Q N w 0 g S 5 Q M J Q T r G L K E k C y I V g A L g N E A P A c J w G g N F e I V s H g K 4 b M x 5 L y 5 B 1 j 6 K s A D C J R n u A Y Y B x C + m E N n y W A K t l s 4 D B c Q v h 4 A x B H 0 c h d C 3 K 9 B o s C H C q L e u x R G i + S 0 B D K H W i h D t W C G G u E 0 1 Q I a q o U 0 V A t q q B b W U C 1 w U 8 h v O W v B G + e g 1 Z U e g K F m E K a r s N W k H k x D F y 2 q B 2 W o G Z i x r l s 3 0 g N s 6 L T V h h 6 o o X q w j T h + u 5 D X o k E 7 s x 6 8 o X o B D N W L 0 I x M L U Q T e 9 t y 1 g t i q F 6 U 5 g p R S y u 9 O I b q B f q k f u t G c q F 6 3 U 5 B / v k P X 3 4 A U E s B A i 0 A F A A C A A g A U U i H X K B T H v i l A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A F F I h 1 w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P E A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A U U i H X E W V F f b i A g A A F A c A A B M A A A A A A A A A A A A A A A A A 4 g E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A E Q U A A A A A E Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + Z m F s c 2 U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P o Y k A A A A A A A A Z C Q A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 2 N D Q 2 Z W I 5 M S 0 1 O G U 3 L T Q x Y z Y t O G N l N i 1 k M T V l Y m I y Y j g 1 M G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 R h d G V S Y W 5 n Z V 8 x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 0 L T A 3 V D A x O j A y O j M 0 L j A 4 M D E x M T R a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E u U k F U R V 9 E Q V R F J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V V N E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R V V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S l B Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 h G J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 V L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R 0 J Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q k d O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S F V G J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R U d Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S U 5 S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S E t E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U l V C J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 p U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 5 Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 J X J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 B X J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 F E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q V V E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 1 p L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V F d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V E h C J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S U R S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T V l S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q U V E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T l p E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R E t L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U E x O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V U F I J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T k 9 L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T l B S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W k F S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V F J Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V k 5 E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W E F V J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W E F H J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 R S J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M 2 N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o z O S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U k F U R V 9 E Q V R F L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l V T R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 F V V I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S l B Z L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N I R i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R U s s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R 0 J Q L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k J H T i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 I V U Y s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R U d Q L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l O U i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S E t E L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 S V U I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t a V C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 5 Z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 L U l c s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t Q V y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 F E L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 B V U Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N a S y w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V F d E L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 U S E I s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l E U i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T V l S L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R 0 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k F F R C w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S 1 d E L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 O W k Q s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k R L S y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U E x O L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 V Q U g s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k 5 P S y w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T l B S L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 a Q V I s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l R S W S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V k 5 E L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 Y Q V U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l h B R y w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U 0 R S L D M 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M z k s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U k F U R V 9 E Q V R F L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l V T R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 F V V I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S l B Z L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N I R i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R U s s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R 0 J Q L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k J H T i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 I V U Y s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R U d Q L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l O U i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S E t E L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 S V U I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t a V C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 5 Z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 L U l c s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t Q V y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 F E L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 B V U Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N a S y w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V F d E L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 U S E I s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l E U i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T V l S L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R 0 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k F F R C w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S 1 d E L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 O W k Q s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k R L S y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U E x O L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 V Q U g s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k 5 P S y w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T l B S L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 a Q V I s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l R S W S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V k 5 E L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 Y Q V U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l h B R y w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U 0 R S L D M 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 E Y X R l U m F u Z 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v R m l y c 3 R S b 3 c 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v U 3 R h c n R E Y X R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 V u Z E R h d G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q m F z Z V V y b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 G d W x s V X J s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 3 J l c 3 V s d D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 D b 2 5 2 Z X J 0 Z W Q l M j B 0 b y U y M F R h Y m x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 V 4 c G F u Z G V k J T I w Q 2 9 s d W 1 u M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A 6 p a + y e 2 8 4 R b a J T h s i i 8 l l A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A L 5 / f o G r Q 2 K i F Y n / T Z 8 W N V c U / 6 x + w B H X V B z m M b w 0 3 / b t A A A A A A 6 A A A A A A g A A I A A A A D 2 f R L U l D p q N f B t x T / N g I A / l j D 3 Y p L U 9 f A 4 4 O y L G U H U i U A A A A H a 6 7 R p g 0 O n / I c k f V e s G p l l + a 6 Z B n b 7 4 2 n m t K 7 j / S Y C p M v b n W S 1 i B Q j C x D y 2 v m N k b u / b / U X j l 6 M q F v l 5 c e A k y z e G 2 G L a / d c o u C E f j w + 2 / i m C Q A A A A C 8 8 2 X 0 E 9 h y o M l z S u / 1 q C 2 y A X b 6 1 U / V d l Q s 4 F w c 7 I k A z s J 9 6 2 n 2 c H n a O S Q h 0 0 i K C q k q l E M + l 5 + q 1 l c I P Z t 2 w T 5 Q = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " d 2 5 3 c c e f - f 3 d 9 - 4 b 4 e - 9 c 4 7 - a 5 b 1 c d b 9 a 3 c 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O g F A A B Q S w M E F A A C A A g A q 5 y l X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A q 5 y l X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K u c p V x F l R X 2 4 g I A A B Q H A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C d U 1 1 v m z A U f Y + U / 2 A x q S J S C u v r q m r K B y E p K Y 0 I N G u q a i L g J q j E j o x p U l X 9 7 7 W v b T q k r Q / j g c P x / f S 5 l w p n v K A E L R V e X H Y 7 3 U 6 1 S x n O 0 T j l O E r J F q M r V G L e 7 S D x u C 6 a 0 z R H u T A i B t Y n R v f I O 2 W 4 R D z d l F g 5 / h k N R m d U M 4 Y J X 1 H 2 v K H 0 2 e 6 9 P Y T p H l 9 Z j a v 1 + P 4 w o o Q L r 8 e + S j M p W M U j e h R Z G r e 3 7 + / S 2 j Q k Q l 4 w 4 6 q n p w K X e a V s S 5 4 y L s N 0 t B P T G J + 4 D d 8 T 0 b Y d 4 Y y y 3 J n I I N v U 6 i O r k p G Q 0 O r 1 B H 8 V z / n N z X m e W z 3 d m U f y / 0 q N S f 5 F 4 u Z S w 7 o o c z R Y z F A S z d X p M K 1 w w k p R 0 d p x f q h + u O 7 x e H T 2 l G x p u U n J s 7 M n b n o o 3 J c L N w O x s 1 c m K r k w p 5 + W k b Q u S 5 X G J D z T F 5 b N X 1 m C f g o n T G d Y 3 R Q s + t a t V i e Y Z z t 0 v b w N 1 S 6 I p r X + t G a Z V O i 6 o s Q Z 0 6 z e i 9 H a K 7 x x 9 J g r W 3 f T M 7 J + l Y / h q i 6 5 y K c S P y h u V u W b p R d B 7 C 6 n K J a 7 a A l n + I C Z z I u K 2 y q o j 5 a H s u A c M w c + h q 8 h 5 b u C b G 0 x F S J 6 M m / v x F l 6 l 5 Y 1 r p z Z l l C G e 0 0 9 7 3 R I S S 7 K j W h Z 7 8 n F Z z V l U S u g j P Z f 2 x M b Y G L 7 6 M 2 K B r H 3 e y x e 0 p A s x x K 8 J J J w v b g H 7 + l E w t I L J P j D h Y S h H 0 q Y J m D z f D i c h R A 3 D S B L l A w l B O s Y s o S Q L I h W A A u A 0 Q A 8 B w n A a A 0 V 4 h W w e A r h s z H k v L k H W P o q w A M I l G e 4 B h g H E L 6 Y Q 2 f J Y A q 2 W z g M F x C + H g D E E f R y F 0 L c r 0 G i w I c K o t 6 7 F E a L 5 L Q E M o d a K E O 1 Y I Y a 4 T T V A h q q h T R U C 2 q o F t Z Q L X B T y G 8 5 a 8 E b 5 6 D V l R 6 A o W Y Q p q u w 1 a Q e T E M X L a o H Z a g Z m L G u W z f S A 2 z o t N W G H q i h e r C N O H 6 7 k N e i Q T u z H r y h e g E M 1 Y v Q j E w t R B N 7 2 3 L W C 2 K o X p T m C l F L K 7 0 4 h u o F + q R + 6 0 Z y o X r d T k H + + Q 9 f f g B Q S w E C L Q A U A A I A C A C r n K V c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A q 5 y l X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C r n K V c R Z U V 9 u I C A A A U B w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A Q B Q A A A A A R A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 m Y W x z Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + h i Q A A A A A A A B k J A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Y 0 N D Z l Y j k x L T U 4 Z T c t N D F j N i 0 4 Y 2 U 2 L W Q x N W V i Y j J i O D U w Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z R G F 0 Z V J h b m d l X z E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D U t M D V U M T E 6 M z c 6 M j I u O T g x M z I w M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E u U k F U R V 9 E Q V R F J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V V N E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R V V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S l B Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 h G J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 V L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R 0 J Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q k d O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S F V G J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R U d Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S U 5 S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S E t E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U l V C J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 p U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 5 Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 J X J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 B X J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 F E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q V V E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 1 p L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V F d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V E h C J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S U R S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T V l S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q U V E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T l p E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R E t L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U E x O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V U F I J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T k 9 L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T l B S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W k F S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V F J Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V k 5 E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W E F V J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W E F H J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 R S J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T I 3 I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o z O S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U k F U R V 9 E Q V R F L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l V T R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 F V V I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S l B Z L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N I R i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R U s s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R 0 J Q L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k J H T i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 I V U Y s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R U d Q L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l O U i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S E t E L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 S V U I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t a V C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 5 Z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 L U l c s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t Q V y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 F E L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 B V U Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N a S y w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V F d E L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 U S E I s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l E U i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T V l S L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R 0 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k F F R C w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S 1 d E L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 O W k Q s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k R L S y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U E x O L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 V Q U g s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k 5 P S y w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T l B S L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 a Q V I s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l R S W S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V k 5 E L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 Y Q V U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l h B R y w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U 0 R S L D M 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M z k s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U k F U R V 9 E Q V R F L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l V T R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 F V V I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S l B Z L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N I R i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R U s s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R 0 J Q L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k J H T i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 I V U Y s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R U d Q L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l O U i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S E t E L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 S V U I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t a V C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 5 Z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 L U l c s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t Q V y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 F E L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 B V U Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N a S y w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V F d E L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 U S E I s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l E U i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T V l S L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R 0 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k F F R C w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S 1 d E L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 O W k Q s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k R L S y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U E x O L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 V Q U g s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k 5 P S y w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T l B S L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 a Q V I s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l R S W S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V k 5 E L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 Y Q V U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l h B R y w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U 0 R S L D M 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 R h d G V S Y W 5 n Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 G a X J z d F J v d z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 T d G F y d E R h d G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v R W 5 k R G F 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 C Y X N l V X J s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 Z 1 b G x V c m w 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v c m V z d W x 0 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 N v b n Z l c n R l Z C U y M H R v J T I w V G F i b G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v R X h w Y W 5 k Z W Q l M j B D b 2 x 1 b W 4 x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A D q l r 7 J 7 b z h F t o l O G y K L y W U A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A G D C J l 6 P f 9 U C 5 z B m s f I 4 B b V z J U n V d n g x o V j E x H 4 Y l r R I A A A A A D o A A A A A C A A A g A A A A I k G Y e 1 W 2 s J + 1 a p H W Q B f n N E w H h 2 A O + O T S T 0 9 0 c b G z S / x Q A A A A + K k 9 v m J L B N H u 6 I c Q b 2 i k k f q p R h Y t I X T O u a o s y B + 1 m h S w A u E L c 2 p 6 n M j 9 Y 2 0 b g Y / b U 9 P e 4 o x K h s S f g 0 B t P Y N W 4 p X R 8 g 4 5 z V 4 v W X g 4 N h 8 M d q t A A A A A i f u O F + m w M o a s 5 A Y 0 l l A G Z l O l u J p s k O U C q T Q d k M I 0 2 6 1 F z f B q H E w u H Z k b W O v 1 B d z x j p 8 1 r m 2 Y u Q W R l W y H R B u w t Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CBCFCD-D490-4BF6-8CC5-B50D6A5FA646}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>