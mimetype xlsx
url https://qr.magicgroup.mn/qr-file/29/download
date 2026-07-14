--- v1 (2026-05-30)
+++ v2 (2026-07-14)
@@ -95,279 +95,286 @@
   <Override PartName="/xl/pivotCache/pivotCacheRecords3.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition4.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords4.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition5.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords5.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition6.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords6.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition7.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords7.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition8.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords8.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition9.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords9.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition10.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords10.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition11.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords11.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition12.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords12.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition13.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords13.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition14.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords14.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition15.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords15.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
+  <Override PartName="/xl/pivotCache/pivotCacheDefinition16.bin" ContentType="application/vnd.ms-excel.pivotCacheDefinition"/>
+  <Override PartName="/xl/pivotCache/pivotCacheRecords16.bin" ContentType="application/vnd.ms-excel.pivotCacheRecords"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.bin" ContentType="application/vnd.ms-excel.connections"/>
   <Override PartName="/xl/styles.bin" ContentType="application/vnd.ms-excel.styles"/>
   <Override PartName="/xl/sharedStrings.bin" ContentType="application/vnd.ms-excel.sharedStrings"/>
   <Override PartName="/xl/metadata.bin" ContentType="application/vnd.ms-excel.sheetMetadata"/>
   <Override PartName="/xl/pivotTables/pivotTable1.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/printerSettings/printerSettings1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/printerSettings/printerSettings3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table2.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/printerSettings/printerSettings5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings7.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings8.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings9.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/pivotTables/pivotTable2.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
+  <Override PartName="/xl/printerSettings/printerSettings10.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings10.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings11.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings11.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings12.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings12.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings13.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/tables/table3.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/tables/table4.bin" ContentType="application/vnd.ms-excel.table"/>
-  <Override PartName="/xl/pivotTables/pivotTable2.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings13.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable3.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
+  <Override PartName="/xl/printerSettings/printerSettings14.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table5.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/comments1.bin" ContentType="application/vnd.ms-excel.comments"/>
-  <Override PartName="/xl/pivotTables/pivotTable3.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings14.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable4.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
+  <Override PartName="/xl/printerSettings/printerSettings15.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table6.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/comments2.bin" ContentType="application/vnd.ms-excel.comments"/>
-  <Override PartName="/xl/printerSettings/printerSettings15.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings16.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings17.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/tables/table7.bin" ContentType="application/vnd.ms-excel.table"/>
-  <Override PartName="/xl/pivotTables/pivotTable4.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable5.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable6.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable7.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings17.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable8.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
+  <Override PartName="/xl/printerSettings/printerSettings18.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table8.bin" ContentType="application/vnd.ms-excel.table"/>
-  <Override PartName="/xl/printerSettings/printerSettings18.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings19.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings20.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings20.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings21.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings22.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings22.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings23.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings24.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings24.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings25.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings26.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings26.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings27.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings27.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings28.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings28.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings29.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings29.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings30.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings30.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings31.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings32.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/pivotTables/pivotTable8.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings32.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable9.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/printerSettings/printerSettings33.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings34.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings34.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings35.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/tables/table9.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/queryTables/queryTable1.bin" ContentType="application/vnd.ms-excel.queryTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings35.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings36.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/pivotTables/pivotTable9.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable10.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable11.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings36.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable12.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/printerSettings/printerSettings37.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings38.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table10.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/tables/table11.bin" ContentType="application/vnd.ms-excel.table"/>
-  <Override PartName="/xl/printerSettings/printerSettings38.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings39.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings40.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.bin" ContentType="application/vnd.ms-excel.comments"/>
-  <Override PartName="/xl/printerSettings/printerSettings40.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings41.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings41.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings42.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing26.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table12.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/tables/table13.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/tables/table14.bin" ContentType="application/vnd.ms-excel.table"/>
   <Override PartName="/xl/comments4.bin" ContentType="application/vnd.ms-excel.comments"/>
-  <Override PartName="/xl/pivotTables/pivotTable12.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable13.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
   <Override PartName="/xl/pivotTables/pivotTable14.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings42.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable15.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
+  <Override PartName="/xl/printerSettings/printerSettings43.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing27.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings43.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings44.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing28.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/pivotTables/pivotTable15.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
-  <Override PartName="/xl/printerSettings/printerSettings44.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/pivotTables/pivotTable16.bin" ContentType="application/vnd.ms-excel.pivotTable"/>
+  <Override PartName="/xl/printerSettings/printerSettings45.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing29.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings45.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings46.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing30.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings46.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings47.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments5.bin" ContentType="application/vnd.ms-excel.comments"/>
-  <Override PartName="/xl/printerSettings/printerSettings47.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/printerSettings/printerSettings48.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings49.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing32.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings49.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings50.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing33.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings50.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/printerSettings/printerSettings51.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing34.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.bin" ContentType="application/vnd.ms-excel.calcChain"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2006/relationships/ui/userCustomization" Target="userCustomization/customUI.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/_rels/workbook.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition2.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition7.bin"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition10.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition15.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition5.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition13.bin"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition3.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition8.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition11.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.bin"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition6.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition14.bin"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.bin"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition9.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition4.bin"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition12.bin"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.bin"/><Relationship Id="rId65" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition2.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition7.bin"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition10.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition15.bin"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition5.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition13.bin"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.bin"/><Relationship Id="rId66" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition3.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition8.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition16.bin"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition11.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.bin"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition6.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition14.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/powerPivotData" Target="model/item.data"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.bin"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition9.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition4.bin"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition12.bin"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>Main!$AL$40</c:f>
+              <c:f>Main!$AK$40:$AL$40</c:f>
               <c:strCache>
-                <c:ptCount val="1"/>
+                <c:ptCount val="2"/>
                 <c:pt idx="0">
+                  <c:v>Үзүүлэлтүүд</c:v>
+                </c:pt>
+                <c:pt idx="1">
                   <c:v>Aldaa</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="C00000"/>
             </a:solidFill>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
                   <a:alpha val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
@@ -398,212 +405,65 @@
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
-          <c:cat>
-[...3 lines deleted...]
-          </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Main!$AL$41:$AL$47</c:f>
+              <c:f>Main!$AM$40</c:f>
               <c:numCache>
-                <c:formatCode>General</c:formatCode>
-                <c:ptCount val="7"/>
+                <c:formatCode>#,##0</c:formatCode>
+                <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>0</c:v>
-[...16 lines deleted...]
-                <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-49D2-4F6D-A000-7A345C3DF735}"/>
-            </c:ext>
-[...122 lines deleted...]
-              <c16:uniqueId val="{00000000-EC3B-47FD-868B-4D323826DE28}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="65"/>
         <c:axId val="15695952"/>
         <c:axId val="15693552"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="15695952"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
@@ -660,51 +520,51 @@
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:gradFill>
                 <a:gsLst>
                   <a:gs pos="100000">
                     <a:schemeClr val="dk1">
                       <a:lumMod val="95000"/>
                       <a:lumOff val="5000"/>
                       <a:alpha val="42000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="0">
                     <a:schemeClr val="lt1">
                       <a:lumMod val="75000"/>
                       <a:alpha val="36000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="5400000" scaled="0"/>
               </a:gradFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
-        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -786,51 +646,51 @@
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="110"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="10"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>grafic!$A$159</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -1267,51 +1127,51 @@
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="900"/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75000000000001465" l="0.70000000000000062" r="0.70000000000000062" t="0.75000000000001465" header="0.30000000000000032" footer="0.30000000000000032"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
@@ -1620,51 +1480,51 @@
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>grafic!$A$171</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -2273,51 +2133,51 @@
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="900"/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>grafic!$A$164</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -2796,51 +2656,51 @@
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="900"/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>grafic!$A$176</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -6091,167 +5951,167 @@
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#jurnal!A9"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#jurnal!A9"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!E5"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!M4"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!F6"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'hariltsah$'!E4"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#payable!B6"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing12.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing17.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4848225</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4848225</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59850" name="Line 66">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CAE90000}"/>
             </a:ext>
           </a:extLst>
@@ -7031,52 +6891,52 @@
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>169374</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>30204</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>4364934</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>112062</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="43" name="Group 42">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E91A10F-A039-D7A3-FC4A-63C0E484B1E0}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="623643" y="997358"/>
-              <a:ext cx="4195560" cy="924454"/>
+              <a:off x="649434" y="995453"/>
+              <a:ext cx="4187940" cy="926359"/>
               <a:chOff x="740875" y="1289160"/>
               <a:chExt cx="4195560" cy="951532"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Button106_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="55278" name="Button 2030">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EED70000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="746593" y="2011271"/>
               <a:ext cx="4187277" cy="229421"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s55278"/>
               </a:graphicData>
@@ -7146,94 +7006,94 @@
               <a:ext cx="4187277" cy="222701"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s55282"/>
               </a:graphicData>
             </a:graphic>
           </xdr:graphicFrame>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>561962</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>32717</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>847864</xdr:colOff>
+          <xdr:colOff>849769</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:graphicFrame macro="[0]!Button2001_Click">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="55293" name="Button 2045">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FDD70000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s55293"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>29</xdr:col>
       <xdr:colOff>240346</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>24848</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>128945</xdr:colOff>
+      <xdr:colOff>132755</xdr:colOff>
       <xdr:row>37</xdr:row>
-      <xdr:rowOff>22873</xdr:rowOff>
+      <xdr:rowOff>19063</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!MainHelp_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -7335,52 +7195,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>115210</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>31417</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>748616</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>119848</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="3" name="Group 2">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BF20064-29C7-330B-6273-CB8950B2F39E}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="115210" y="2515244"/>
-              <a:ext cx="5916118" cy="256950"/>
+              <a:off x="115210" y="2513339"/>
+              <a:ext cx="6080827" cy="260760"/>
               <a:chOff x="115210" y="2515244"/>
               <a:chExt cx="5916118" cy="256950"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Button105_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="18537" name="Button 105">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069480000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="4701460" y="2518477"/>
               <a:ext cx="726663" cy="236303"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s18537"/>
               </a:graphicData>
@@ -7601,100 +7461,100 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="accent3"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="absolute">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>244424</xdr:colOff>
+          <xdr:colOff>248234</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>133292</xdr:rowOff>
+          <xdr:rowOff>137102</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>400416</xdr:colOff>
+          <xdr:colOff>396606</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>1384</xdr:rowOff>
         </xdr:to>
         <xdr:graphicFrame macro="[0]!Button227_Click">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="24574" name="Button 1022">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FE5F0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s24574"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="absolute">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>417571</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>133292</xdr:rowOff>
+          <xdr:rowOff>137102</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>257611</xdr:colOff>
+          <xdr:colOff>249991</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>1384</xdr:rowOff>
         </xdr:to>
         <xdr:graphicFrame macro="[0]!Button1987_Click">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="419853" name="Button 1037">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-00000D680600}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s419853"/>
             </a:graphicData>
           </a:graphic>
@@ -7828,398 +7688,398 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="absolute">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>79238</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>47034</xdr:rowOff>
+          <xdr:rowOff>54654</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>222113</xdr:colOff>
+          <xdr:colOff>208778</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>5975</xdr:rowOff>
+          <xdr:rowOff>19310</xdr:rowOff>
         </xdr:to>
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="419888" name="CheckBox2">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{067E07D3-07B1-B04E-E577-7D3A909E0FEB}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s419888"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>13138</xdr:colOff>
+      <xdr:colOff>16948</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>88423</xdr:rowOff>
+      <xdr:rowOff>92233</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>301973</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>126227</xdr:rowOff>
+      <xdr:rowOff>130037</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!H">
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE071CBA-187E-5FCB-E356-D022FFDA3A2B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13138" y="1209442"/>
           <a:ext cx="288835" cy="228304"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>573150</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>121474</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>184750</xdr:colOff>
+      <xdr:colOff>171415</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>54336</xdr:rowOff>
+      <xdr:rowOff>58146</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA33C195-D752-78EA-3F0A-ABB4F8E8C4FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8102041" y="419648"/>
           <a:ext cx="315622" cy="231036"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>220722</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>114124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>523929</xdr:colOff>
+      <xdr:colOff>516309</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>43189</xdr:rowOff>
+      <xdr:rowOff>54619</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Manual_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D1D751-21AA-B938-E341-42293DF4DA96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8453635" y="412298"/>
           <a:ext cx="303207" cy="227239"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>569978</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>108804</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>202764</xdr:colOff>
+      <xdr:colOff>206574</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>60850</xdr:rowOff>
+      <xdr:rowOff>57040</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Automatic_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5094F722-31B9-9C0F-FE7F-3A312FE6A206}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8802891" y="406978"/>
           <a:ext cx="336808" cy="250220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>251936</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>106924</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>489062</xdr:colOff>
+      <xdr:colOff>475727</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>58970</xdr:rowOff>
+      <xdr:rowOff>55160</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button4_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546BE5DA-786B-2090-0F47-573CF4567F04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9188871" y="405098"/>
           <a:ext cx="237126" cy="250220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>217764</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>107104</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>540690</xdr:colOff>
+      <xdr:colOff>554025</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>53138</xdr:rowOff>
+      <xdr:rowOff>56948</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6083201-A734-4E17-18F6-C9CC26BBE411}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7746655" y="405278"/>
           <a:ext cx="322926" cy="244208"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>80597</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>7325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1538655</xdr:colOff>
+      <xdr:colOff>1542465</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>13894</xdr:rowOff>
+      <xdr:rowOff>17704</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Rectangle 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA572772-797A-7CC4-2780-24F533681A3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3275135" y="1626575"/>
           <a:ext cx="1721827" cy="153867"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
@@ -8264,52 +8124,52 @@
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>430815</xdr:colOff>
       <xdr:row>1055</xdr:row>
       <xdr:rowOff>129094</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>41241</xdr:colOff>
       <xdr:row>1057</xdr:row>
       <xdr:rowOff>112083</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7A97A5-D5DA-A471-8254-D9EEE9D75998}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="7971987" y="152765577"/>
-          <a:ext cx="1016185" cy="252316"/>
+          <a:off x="8179641" y="138626404"/>
+          <a:ext cx="1059178" cy="235163"/>
           <a:chOff x="7827185" y="148619703"/>
           <a:chExt cx="1018470" cy="248032"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E79F2BD-492B-4231-A1D3-50174DB0890A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -8629,52 +8489,52 @@
     <xdr:from>
       <xdr:col>85</xdr:col>
       <xdr:colOff>411744</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>98535</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>113</xdr:col>
       <xdr:colOff>140868</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>49265</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="58" name="Group 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="37007451" y="98535"/>
-          <a:ext cx="629072" cy="292316"/>
+          <a:off x="38095994" y="94725"/>
+          <a:ext cx="646874" cy="298031"/>
           <a:chOff x="24850397" y="164226"/>
           <a:chExt cx="628566" cy="292316"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Ebarimt_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="582684" name="Picture 582683">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00001CE40800}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -8722,52 +8582,52 @@
     <xdr:from>
       <xdr:col>123</xdr:col>
       <xdr:colOff>670035</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>59121</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>124</xdr:col>
       <xdr:colOff>536601</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>9851</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="46232380" y="59121"/>
-          <a:ext cx="628566" cy="292316"/>
+          <a:off x="47562070" y="55311"/>
+          <a:ext cx="652083" cy="298031"/>
           <a:chOff x="47381949" y="59121"/>
           <a:chExt cx="628566" cy="292316"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Ebarimt_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="582687" name="Picture 582686">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00001FE40800}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -8815,52 +8675,52 @@
     <xdr:from>
       <xdr:col>140</xdr:col>
       <xdr:colOff>354724</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>151086</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>142</xdr:col>
       <xdr:colOff>249277</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>113109</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="582689" name="Group 582688">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000021E40800}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="56072690" y="151086"/>
-          <a:ext cx="978432" cy="303609"/>
+          <a:off x="57705603" y="151086"/>
+          <a:ext cx="1003657" cy="303609"/>
           <a:chOff x="7396656" y="1530569"/>
           <a:chExt cx="978433" cy="303609"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Ebarimt_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="582690" name="Picture 582689">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000022E40800}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -8937,52 +8797,52 @@
     <xdr:from>
       <xdr:col>158</xdr:col>
       <xdr:colOff>124063</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>59120</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>159</xdr:col>
       <xdr:colOff>26816</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>9850</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="582693" name="Group 582692">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000025E40800}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="65209373" y="229913"/>
-          <a:ext cx="625340" cy="292316"/>
+          <a:off x="67135985" y="226103"/>
+          <a:ext cx="641236" cy="298031"/>
           <a:chOff x="24850397" y="164226"/>
           <a:chExt cx="628566" cy="292316"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Ebarimt_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="582694" name="Picture 582693">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000026E40800}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -9030,52 +8890,52 @@
     <xdr:from>
       <xdr:col>176</xdr:col>
       <xdr:colOff>670035</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>131380</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>178</xdr:col>
       <xdr:colOff>406933</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>93403</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="582703" name="Group 582702">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00002FE40800}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="76272259" y="131380"/>
-          <a:ext cx="978433" cy="303609"/>
+          <a:off x="78462484" y="135190"/>
+          <a:ext cx="1017846" cy="303609"/>
           <a:chOff x="77559776" y="131380"/>
           <a:chExt cx="978433" cy="303609"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Ebarimt_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="582697" name="Picture 582696">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000029E40800}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -9152,52 +9012,52 @@
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>781706</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>60437</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>827690</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137950</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="10" name="Group 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="17815034" y="231230"/>
-          <a:ext cx="867104" cy="248306"/>
+          <a:off x="18290758" y="227420"/>
+          <a:ext cx="895286" cy="248306"/>
           <a:chOff x="17560159" y="105104"/>
           <a:chExt cx="979183" cy="310366"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-00000F000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -9279,52 +9139,52 @@
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>528872</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>188142</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>761999</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>115245</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="4" name="Group 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5084307" y="386925"/>
-          <a:ext cx="1160779" cy="515168"/>
+          <a:off x="5198358" y="378642"/>
+          <a:ext cx="1187532" cy="498603"/>
           <a:chOff x="5318585" y="449398"/>
           <a:chExt cx="1307999" cy="493160"/>
         </a:xfrm>
         <a:solidFill>
           <a:srgbClr val="009549"/>
         </a:solidFill>
       </xdr:grpSpPr>
       <xdr:sp macro="[0]!RightArrow2_Click" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Right Arrow 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000003000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5318585" y="449398"/>
             <a:ext cx="1302498" cy="229429"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
@@ -9708,52 +9568,52 @@
     <xdr:from>
       <xdr:col>77</xdr:col>
       <xdr:colOff>550433</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>172010</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>78</xdr:col>
       <xdr:colOff>905436</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>148478</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="18" name="Group 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="44456542" y="172010"/>
-          <a:ext cx="1166698" cy="763316"/>
+          <a:off x="45686178" y="168200"/>
+          <a:ext cx="1177549" cy="740373"/>
           <a:chOff x="43563092" y="172010"/>
           <a:chExt cx="1188720" cy="729503"/>
         </a:xfrm>
         <a:solidFill>
           <a:srgbClr val="009549"/>
         </a:solidFill>
       </xdr:grpSpPr>
       <xdr:sp macro="[0]!LeftArrow5_Click" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="11" name="Left Arrow 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-00000B000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="43563092" y="423023"/>
             <a:ext cx="1188720" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="leftArrow">
             <a:avLst>
@@ -10255,52 +10115,52 @@
     <xdr:from>
       <xdr:col>50</xdr:col>
       <xdr:colOff>245962</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>142559</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>132391</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>79640</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="38" name="Group 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="30088201" y="531842"/>
-          <a:ext cx="1402147" cy="334646"/>
+          <a:off x="30936837" y="521654"/>
+          <a:ext cx="1443560" cy="319986"/>
           <a:chOff x="29293039" y="340386"/>
           <a:chExt cx="1412213" cy="333691"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button98_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="24" name="Picture 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000018000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -10457,52 +10317,52 @@
     <xdr:from>
       <xdr:col>26</xdr:col>
       <xdr:colOff>1019908</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>187153</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>709551</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>108246</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="41" name="Group 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="15067212" y="576436"/>
-          <a:ext cx="1006578" cy="318658"/>
+          <a:off x="15454590" y="568153"/>
+          <a:ext cx="1037803" cy="300188"/>
           <a:chOff x="3946922" y="3030141"/>
           <a:chExt cx="1004093" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="42" name="Group 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-00002A000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="3946922" y="3030141"/>
             <a:ext cx="657716" cy="316747"/>
             <a:chOff x="3983339" y="2546523"/>
             <a:chExt cx="657716" cy="316747"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:pic macro="[0]!Button99_Click">
           <xdr:nvPicPr>
@@ -10928,52 +10788,52 @@
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>6626</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>125895</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>167723</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>39342</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="2" name="Group 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="1578251" y="125895"/>
-              <a:ext cx="1192972" cy="437322"/>
+              <a:off x="1611906" y="129705"/>
+              <a:ext cx="1194877" cy="433512"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="1221271" cy="430282"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Button99_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="11281" name="Button 17">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-0000112C0000}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1221271" cy="210378"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s11281"/>
               </a:graphicData>
@@ -11037,109 +10897,109 @@
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s538626"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>239905</xdr:colOff>
+      <xdr:colOff>241810</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>74735</xdr:rowOff>
+      <xdr:rowOff>83967</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>648010</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>14654</xdr:rowOff>
+      <xdr:rowOff>45867</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1F6DDA-565B-43A3-B811-7876693A4C20}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7178501" y="485043"/>
           <a:ext cx="408105" cy="306265"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>236659</xdr:colOff>
+      <xdr:colOff>238564</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>80804</xdr:rowOff>
+      <xdr:rowOff>91941</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>72536</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>23700</xdr:rowOff>
+      <xdr:rowOff>56818</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198DBBB5-5A02-47F5-8BA9-D3DC687CF3BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -11209,51 +11069,51 @@
       <xdr:col>8</xdr:col>
       <xdr:colOff>674075</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>58615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>262228</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>64747</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7930F3AF-BAE5-4B74-B085-66D4A12E39AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8887556" y="945173"/>
           <a:ext cx="276884" cy="240593"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
@@ -11339,140 +11199,140 @@
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8543192" y="937846"/>
           <a:ext cx="184486" cy="238182"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-      <xdr:colOff>771524</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>976677</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>27842</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>52757</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>323853</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>18317</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEC91265-3D15-4136-BE2E-6BE36D9F2544}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9791699" y="600075"/>
-          <a:ext cx="424233" cy="333375"/>
+          <a:off x="7776062" y="570034"/>
+          <a:ext cx="424233" cy="327514"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>152400</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>423496</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:rowOff>37367</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>576384</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>847480</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>18317</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11A0B182-C181-4173-B33A-F267223F2414}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10315575" y="609600"/>
-          <a:ext cx="423984" cy="323850"/>
+          <a:off x="8299938" y="579559"/>
+          <a:ext cx="423984" cy="317989"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
@@ -11494,51 +11354,51 @@
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s541697"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1008853</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>7801</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1323837</xdr:colOff>
+      <xdr:colOff>1314312</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>77601</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2403365A-4B5C-45C2-A5F2-CAF3BA86EACD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -11546,101 +11406,101 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6336284" y="559594"/>
           <a:ext cx="314984" cy="240593"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>551792</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>874718</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>82972</xdr:rowOff>
+      <xdr:rowOff>96307</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94B5E223-BE0C-4F9B-9D77-6E2209EDBB3D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5879223" y="551793"/>
           <a:ext cx="322926" cy="253765"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>45981</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19707</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>230467</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>87096</xdr:rowOff>
+      <xdr:rowOff>96621</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button117_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D67EBC86-BDB8-4DFC-82B4-AFBFDB3F7F65}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -11709,52 +11569,52 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>187666</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>145320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>942524</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>132410</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="4" name="Group 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C4D28F-4DCA-101F-3B2B-C55BB85ED1E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="4943597" y="480337"/>
-          <a:ext cx="754858" cy="315539"/>
+          <a:off x="5075182" y="476790"/>
+          <a:ext cx="752953" cy="338086"/>
           <a:chOff x="5152571" y="663241"/>
           <a:chExt cx="754858" cy="308559"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A35B45F1-871B-4AF5-9506-CB263816B0F8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -11833,52 +11693,52 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>219175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>69961</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>963141</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>83344</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D314791-C649-80DB-8078-D80952D58B5F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="4975106" y="69961"/>
-          <a:ext cx="743966" cy="348400"/>
+          <a:off x="5104786" y="68056"/>
+          <a:ext cx="747776" cy="350568"/>
           <a:chOff x="5178127" y="40194"/>
           <a:chExt cx="743966" cy="346758"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button2001_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77B51E05-4FE9-748C-F957-06AC193382B3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -11978,52 +11838,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>13767</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>21981</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>779512</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>14654</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C17ADA0E-CDB3-9F5E-1A5A-4157217EA154}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="223974" y="21981"/>
-          <a:ext cx="765745" cy="327690"/>
+          <a:off x="225936" y="18171"/>
+          <a:ext cx="765745" cy="333668"/>
           <a:chOff x="226248" y="21981"/>
           <a:chExt cx="765745" cy="322385"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{501DE7EA-90E6-03CB-DB56-7E3804D9593C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -12083,174 +11943,174 @@
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="mn-MN" sz="600">
                 <a:solidFill>
                   <a:srgbClr val="006600"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Тайлан харах</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="600">
               <a:solidFill>
                 <a:srgbClr val="006600"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>206997</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>57151</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>79130</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>800027</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>88620</xdr:rowOff>
+      <xdr:rowOff>79053</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="8" name="Group 7">
+        <xdr:cNvPr id="14" name="Group 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A117D68-D9F5-4DD9-CB90-40B2EE73450B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A40288A0-7D50-5DE2-3AB8-6396D4BF0D47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="206997" y="414147"/>
-[...2 lines deleted...]
-          <a:chExt cx="805511" cy="331874"/>
+          <a:off x="261700" y="412505"/>
+          <a:ext cx="746686" cy="345204"/>
+          <a:chOff x="266701" y="412505"/>
+          <a:chExt cx="742876" cy="323773"/>
         </a:xfrm>
       </xdr:grpSpPr>
-      <xdr:pic macro="[0]!Button105_Click">
-[...33 lines deleted...]
-      </xdr:pic>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{354707B9-B4FA-4F0D-B2EE-524CBA734E4A}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="511420" y="408842"/>
-            <a:ext cx="501088" cy="322385"/>
+            <a:off x="509904" y="412505"/>
+            <a:ext cx="499673" cy="323773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="accent3"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="mn-MN" sz="600">
                 <a:solidFill>
                   <a:srgbClr val="006600"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Хадгал</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="600">
               <a:solidFill>
                 <a:srgbClr val="006600"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
+      <xdr:pic macro="[0]!Button105_Click">
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D74D06B9-11E1-D4E7-D6A6-8C4EC73A3043}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="266701" y="416719"/>
+            <a:ext cx="304800" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>172</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1095375</xdr:colOff>
           <xdr:row>173</xdr:row>
           <xdr:rowOff>123825</xdr:rowOff>
         </xdr:to>
         <xdr:graphicFrame macro="[0]!Button555_Click">
           <xdr:nvGraphicFramePr>
@@ -12741,52 +12601,52 @@
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>81643</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>108856</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>8323</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>126332</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="4" name="Group 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1600-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="7254701" y="108856"/>
-          <a:ext cx="1003737" cy="310553"/>
+          <a:off x="7491067" y="106951"/>
+          <a:ext cx="1040373" cy="316268"/>
           <a:chOff x="3946922" y="3030141"/>
           <a:chExt cx="1004093" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="14" name="Group 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1600-00000E000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="3946922" y="3030141"/>
             <a:ext cx="657716" cy="316747"/>
             <a:chOff x="3983339" y="2546523"/>
             <a:chExt cx="657716" cy="316747"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:pic macro="[0]!Button99_Click">
           <xdr:nvPicPr>
@@ -13313,52 +13173,52 @@
     <xdr:from>
       <xdr:col>39</xdr:col>
       <xdr:colOff>1779549</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>55757</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>40</xdr:col>
       <xdr:colOff>77045</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>109870</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="15" name="Group 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A22A4D8-5614-43FB-B4A2-346505452E16}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19040506" y="55757"/>
-          <a:ext cx="773996" cy="228048"/>
+          <a:off x="19545432" y="59567"/>
+          <a:ext cx="841844" cy="216917"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="16" name="Picture 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE460538-A816-5C2E-D367-A20A76E9DC88}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -13453,52 +13313,52 @@
     <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>2547938</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
       <xdr:colOff>285115</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95785</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="22" name="Group 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D701254A-824C-42DF-A239-D439920C3607}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="33632568" y="569429"/>
-          <a:ext cx="776895" cy="230378"/>
+          <a:off x="34535379" y="555088"/>
+          <a:ext cx="864161" cy="225618"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="23" name="Picture 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4540B5-3332-023D-FE1C-5A4DDC7E93F5}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -13593,192 +13453,192 @@
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>261938</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>136921</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>59</xdr:col>
       <xdr:colOff>1035209</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>18394</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="26" name="Group 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B77D744-121A-4A9C-9740-B3B1F3394ADE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="43513721" y="310856"/>
-          <a:ext cx="773271" cy="229342"/>
+          <a:off x="44756437" y="301630"/>
+          <a:ext cx="777081" cy="226132"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="30" name="Picture 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29EF9DB5-EC18-8578-0ECA-DCB14D028FBB}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3226925" y="426413"/>
             <a:ext cx="273473" cy="219052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="34" name="Picture 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD7C5AF5-9E4E-9989-0D5C-C118B95BE2F0}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3514665" y="419930"/>
             <a:ext cx="273473" cy="211432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!AH_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="35" name="Picture 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8AC835-E8DA-180F-92C6-F59073C1E7CE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3843391" y="419437"/>
             <a:ext cx="157530" cy="216277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>95</xdr:col>
       <xdr:colOff>1946671</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>77391</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>96</xdr:col>
       <xdr:colOff>225582</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>131504</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="36" name="Group 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FDBCC12-6D98-4C57-B270-2262082BE6CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="65027019" y="77391"/>
-          <a:ext cx="771976" cy="228048"/>
+          <a:off x="66804594" y="77391"/>
+          <a:ext cx="850661" cy="226442"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="37" name="Picture 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1970ADB2-1F48-F5DE-D2E8-E8FF90791901}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -13873,332 +13733,332 @@
     <xdr:from>
       <xdr:col>167</xdr:col>
       <xdr:colOff>2601516</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>41672</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>167</xdr:col>
       <xdr:colOff>3374787</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95786</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="43" name="Group 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77FAF465-2B17-4222-8CB0-3DE64CD068C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="83638559" y="215607"/>
-          <a:ext cx="773271" cy="228049"/>
+          <a:off x="85837267" y="210191"/>
+          <a:ext cx="767556" cy="218823"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="44" name="Picture 43">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6DAC090-F78C-E351-D662-2DE7D5D4BE10}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3226925" y="426413"/>
             <a:ext cx="273473" cy="219052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="45" name="Picture 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{641C7426-BC19-E842-0C80-1CA0458CBD62}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3514665" y="419930"/>
             <a:ext cx="273473" cy="211432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!AH_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="46" name="Picture 45">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F98FE01-EB4B-752A-38D5-041086A5BF1D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3843391" y="419437"/>
             <a:ext cx="157530" cy="216277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>189</xdr:col>
       <xdr:colOff>857251</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>65484</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>189</xdr:col>
       <xdr:colOff>1630522</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>119598</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="47" name="Group 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED0789FA-4F89-45D0-8521-BEB08C47C8A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="105831034" y="239419"/>
-          <a:ext cx="773271" cy="228049"/>
+          <a:off x="108713076" y="232098"/>
+          <a:ext cx="775176" cy="226443"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="48" name="Picture 47">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A48A902D-81FD-F69C-BF26-A28F97BA5169}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3226925" y="426413"/>
             <a:ext cx="273473" cy="219052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="49" name="Picture 48">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07426C4B-AA2B-F4D8-8DDA-9EB4DE57B5DC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3514665" y="419930"/>
             <a:ext cx="273473" cy="211432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!AH_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="50" name="Picture 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70695634-04AF-0CDE-36CC-AF4D2E97BD8C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3843391" y="419437"/>
             <a:ext cx="157530" cy="216277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>226</xdr:col>
       <xdr:colOff>208360</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>83344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>227</xdr:col>
       <xdr:colOff>279162</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137458</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="51" name="Group 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73735E9D-58C3-4374-908D-4B8062B07007}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="134353490" y="257279"/>
-          <a:ext cx="774824" cy="228049"/>
+          <a:off x="138104862" y="253768"/>
+          <a:ext cx="796168" cy="216918"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="52" name="Picture 51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A930E75-769A-5BD5-4346-60D2BC296BA2}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -14293,192 +14153,192 @@
     <xdr:from>
       <xdr:col>176</xdr:col>
       <xdr:colOff>3810000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>176</xdr:col>
       <xdr:colOff>4583271</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>24348</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="55" name="Group 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C380CEE2-EA69-4CAA-AC67-441F548AD8A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="94049022" y="142875"/>
-          <a:ext cx="773271" cy="229343"/>
+          <a:off x="96510231" y="140970"/>
+          <a:ext cx="775176" cy="216606"/>
           <a:chOff x="3226925" y="419437"/>
           <a:chExt cx="773996" cy="226028"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="56" name="Picture 55">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C53654F7-482A-5604-B69B-37AB6B927974}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3226925" y="426413"/>
             <a:ext cx="273473" cy="219052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!Button2000_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="57" name="Picture 56">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{034A2645-C48E-DADA-6783-01D27BA7CECD}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3514665" y="419930"/>
             <a:ext cx="273473" cy="211432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!AH_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="58" name="Picture 57">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42860F8-F5C9-3EE0-5EA5-9B90016318C8}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3843391" y="419437"/>
             <a:ext cx="157530" cy="216277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>257</xdr:col>
       <xdr:colOff>179033</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>56734</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>258</xdr:col>
       <xdr:colOff>339478</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>110538</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="10" name="Group 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6F5FE78-0425-9406-8567-E25ECA44B5DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="152521055" y="56734"/>
-          <a:ext cx="599423" cy="227739"/>
+          <a:off x="156766223" y="60544"/>
+          <a:ext cx="611197" cy="218513"/>
           <a:chOff x="190872718" y="404604"/>
           <a:chExt cx="600061" cy="227737"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A19C713-75C6-3BEC-E3E8-C92E68A93897}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -14538,106 +14398,106 @@
     <xdr:from>
       <xdr:col>269</xdr:col>
       <xdr:colOff>130929</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>165016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>271</xdr:col>
       <xdr:colOff>108202</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>50300</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="Group 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A43F0AF0-3F08-4642-AD68-25CE1BF00985}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="163894668" y="338951"/>
-          <a:ext cx="598469" cy="233153"/>
+          <a:off x="168470797" y="337345"/>
+          <a:ext cx="601673" cy="222323"/>
           <a:chOff x="190872718" y="404604"/>
           <a:chExt cx="600061" cy="227737"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="12" name="Picture 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0136CBD7-2D96-86DA-E981-E9C91F98948D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="190872718" y="404604"/>
             <a:ext cx="273473" cy="221010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
       <xdr:pic macro="[0]!AH_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C81BE60-E4C2-A771-D416-CFF5030F07A7}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="191315249" y="414131"/>
             <a:ext cx="157530" cy="218210"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
@@ -14983,52 +14843,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>388327</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>14654</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>294003</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>140901</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="3610262" y="14654"/>
-          <a:ext cx="1023828" cy="316747"/>
+          <a:off x="3694993" y="18464"/>
+          <a:ext cx="1044866" cy="300844"/>
           <a:chOff x="3619500" y="14654"/>
           <a:chExt cx="1019368" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!USHAGT_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000002000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -15110,52 +14970,52 @@
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1223596</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>139211</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>631041</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>118920</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="2838705" y="24837950"/>
-          <a:ext cx="1014271" cy="327579"/>
+          <a:off x="2873740" y="24635358"/>
+          <a:ext cx="1058252" cy="333293"/>
           <a:chOff x="3619500" y="14654"/>
           <a:chExt cx="1019368" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!USHAGT_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000009000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -15237,52 +15097,52 @@
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>271096</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>103502</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>126247</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="32" name="Group 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="701792" y="35673196"/>
-          <a:ext cx="1016819" cy="316747"/>
+          <a:off x="703697" y="35408152"/>
+          <a:ext cx="1046139" cy="312275"/>
           <a:chOff x="3619500" y="14654"/>
           <a:chExt cx="1019368" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!USHAGT_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="55" name="Picture 54">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000037000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -15501,52 +15361,52 @@
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>930519</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>14654</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>836195</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>140901</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17480" name="Group 17479">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000048440000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6388758" y="48732958"/>
-          <a:ext cx="1023828" cy="316747"/>
+          <a:off x="6525090" y="47875377"/>
+          <a:ext cx="1044866" cy="300844"/>
           <a:chOff x="3619500" y="14654"/>
           <a:chExt cx="1019368" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!USHAGT_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17481" name="Picture 17480">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000049440000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -15628,52 +15488,52 @@
     <xdr:from>
       <xdr:col>82</xdr:col>
       <xdr:colOff>2212731</xdr:colOff>
       <xdr:row>623</xdr:row>
       <xdr:rowOff>139212</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>82</xdr:col>
       <xdr:colOff>2870447</xdr:colOff>
       <xdr:row>625</xdr:row>
       <xdr:rowOff>74959</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="55353948" y="112633603"/>
-          <a:ext cx="657716" cy="316747"/>
+          <a:off x="56803405" y="109217359"/>
+          <a:ext cx="661526" cy="303991"/>
           <a:chOff x="3983339" y="2546523"/>
           <a:chExt cx="657716" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000A000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -15726,52 +15586,52 @@
     <xdr:from>
       <xdr:col>85</xdr:col>
       <xdr:colOff>603714</xdr:colOff>
       <xdr:row>701</xdr:row>
       <xdr:rowOff>57718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>86</xdr:col>
       <xdr:colOff>566104</xdr:colOff>
       <xdr:row>702</xdr:row>
       <xdr:rowOff>172535</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="12" name="Group 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="58167844" y="129589435"/>
-          <a:ext cx="658130" cy="305317"/>
+          <a:off x="59756200" y="125825321"/>
+          <a:ext cx="674695" cy="297034"/>
           <a:chOff x="3983339" y="2546523"/>
           <a:chExt cx="657716" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000D000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -15824,52 +15684,52 @@
     <xdr:from>
       <xdr:col>85</xdr:col>
       <xdr:colOff>578826</xdr:colOff>
       <xdr:row>757</xdr:row>
       <xdr:rowOff>146538</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>86</xdr:col>
       <xdr:colOff>540485</xdr:colOff>
       <xdr:row>759</xdr:row>
       <xdr:rowOff>82285</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="15" name="Group 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="58142956" y="140644429"/>
-          <a:ext cx="657399" cy="316747"/>
+          <a:off x="59735122" y="136468090"/>
+          <a:ext cx="673964" cy="303991"/>
           <a:chOff x="3983339" y="2546523"/>
           <a:chExt cx="657716" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1D00-000011000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -15927,52 +15787,52 @@
     <xdr:from>
       <xdr:col>65</xdr:col>
       <xdr:colOff>79617</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>7696</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>65</xdr:col>
       <xdr:colOff>1154384</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>70448</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="Group 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394579CD-7BCE-DFA9-35C8-92FDA72CC704}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="34595836" y="400602"/>
-          <a:ext cx="1074767" cy="324690"/>
+          <a:off x="35536430" y="402507"/>
+          <a:ext cx="1076672" cy="320880"/>
           <a:chOff x="23329062" y="0"/>
           <a:chExt cx="1074015" cy="325511"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!ajiltan_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="38" name="Picture 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1F00-000026000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -16999,300 +16859,300 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>195430</xdr:colOff>
+      <xdr:colOff>206860</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>84064</xdr:rowOff>
+      <xdr:rowOff>91684</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>81940</xdr:colOff>
+      <xdr:colOff>95275</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>123618</xdr:rowOff>
+      <xdr:rowOff>131238</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!CommandButton18_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="469274" y="84064"/>
           <a:ext cx="207979" cy="230054"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>113735</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>65324</xdr:rowOff>
+      <xdr:rowOff>55799</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>138356</xdr:colOff>
+      <xdr:colOff>134546</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>15716</xdr:rowOff>
+      <xdr:rowOff>19526</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="113735" y="65324"/>
           <a:ext cx="298465" cy="283767"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>163697</xdr:colOff>
+      <xdr:colOff>173222</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>85459</xdr:rowOff>
+      <xdr:rowOff>93079</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>52392</xdr:colOff>
+      <xdr:colOff>56202</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>140088</xdr:rowOff>
+      <xdr:rowOff>136278</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="759010" y="85459"/>
           <a:ext cx="233976" cy="245129"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>130154</xdr:colOff>
+      <xdr:colOff>133964</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>56355</xdr:rowOff>
+      <xdr:rowOff>60165</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>356990</xdr:colOff>
+      <xdr:colOff>360800</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>137790</xdr:rowOff>
+      <xdr:rowOff>133980</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button4_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1070748" y="56355"/>
           <a:ext cx="226836" cy="271935"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>423885</xdr:colOff>
+      <xdr:colOff>435315</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>85056</xdr:rowOff>
+      <xdr:rowOff>92676</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>212645</xdr:colOff>
+      <xdr:colOff>208835</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>126323</xdr:rowOff>
+      <xdr:rowOff>130133</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Manual_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1364479" y="85056"/>
           <a:ext cx="265010" cy="231767"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>29</xdr:col>
       <xdr:colOff>93782</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>41118</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>631902</xdr:colOff>
+      <xdr:colOff>628092</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>175124</xdr:rowOff>
+      <xdr:rowOff>171314</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="12" name="Group 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC2413CC-9487-A021-B564-FCF28D99684F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11040205" y="524695"/>
-          <a:ext cx="1014370" cy="302525"/>
+          <a:off x="11345375" y="504944"/>
+          <a:ext cx="1014701" cy="307941"/>
           <a:chOff x="11091493" y="458753"/>
           <a:chExt cx="1006750" cy="322803"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00000D000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -17351,75 +17211,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="11823363" y="475778"/>
             <a:ext cx="274880" cy="279561"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>134346</xdr:colOff>
+      <xdr:colOff>132441</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>74138</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
-      <xdr:colOff>1156260</xdr:colOff>
+      <xdr:colOff>1154355</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>22507</xdr:rowOff>
+      <xdr:rowOff>18697</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="16" name="Group 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="21924615" y="726234"/>
-          <a:ext cx="1021914" cy="300061"/>
+          <a:off x="22565555" y="711899"/>
+          <a:ext cx="1020009" cy="304521"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000011000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -17478,75 +17338,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>82</xdr:col>
-      <xdr:colOff>305599</xdr:colOff>
+      <xdr:colOff>311314</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>95381</xdr:rowOff>
+      <xdr:rowOff>91571</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>83</xdr:col>
-      <xdr:colOff>439237</xdr:colOff>
+      <xdr:colOff>444952</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>22433</xdr:rowOff>
+      <xdr:rowOff>18623</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="20" name="Group 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="34580945" y="578958"/>
-          <a:ext cx="1012869" cy="286071"/>
+          <a:off x="35630262" y="559207"/>
+          <a:ext cx="1022445" cy="291487"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="21" name="Picture 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000015000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -17605,75 +17465,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>84</xdr:col>
-      <xdr:colOff>252918</xdr:colOff>
+      <xdr:colOff>249108</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>151086</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>86</xdr:col>
-      <xdr:colOff>338724</xdr:colOff>
+      <xdr:colOff>323484</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>2290</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="24" name="Group 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="36806937" y="151086"/>
-          <a:ext cx="1001672" cy="334781"/>
+          <a:off x="37898037" y="151086"/>
+          <a:ext cx="1026214" cy="315030"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="25" name="Picture 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000019000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -17732,75 +17592,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>97</xdr:col>
-      <xdr:colOff>1033294</xdr:colOff>
+      <xdr:colOff>1048534</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>134139</xdr:rowOff>
+      <xdr:rowOff>130329</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>100</xdr:col>
-      <xdr:colOff>75562</xdr:colOff>
+      <xdr:colOff>66037</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1297</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="28" name="Group 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="47866986" y="324639"/>
-          <a:ext cx="1013211" cy="328754"/>
+          <a:off x="49274354" y="324639"/>
+          <a:ext cx="1048648" cy="314419"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="29" name="Picture 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00001D000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -17859,75 +17719,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>117</xdr:col>
-      <xdr:colOff>747920</xdr:colOff>
+      <xdr:colOff>744110</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>28201</xdr:rowOff>
+      <xdr:rowOff>18676</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>119</xdr:col>
-      <xdr:colOff>255218</xdr:colOff>
+      <xdr:colOff>251408</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>49789</xdr:rowOff>
+      <xdr:rowOff>53599</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="32" name="Group 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="61832478" y="218701"/>
-          <a:ext cx="1045952" cy="314665"/>
+          <a:off x="63621865" y="212986"/>
+          <a:ext cx="1089276" cy="308249"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="33" name="Picture 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000021000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -17986,75 +17846,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>123</xdr:col>
-      <xdr:colOff>1220805</xdr:colOff>
+      <xdr:colOff>1228425</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>39413</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>125</xdr:col>
-      <xdr:colOff>300216</xdr:colOff>
+      <xdr:colOff>284976</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38345</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="38993" name="Group 38992">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000051980000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="66305863" y="376451"/>
-          <a:ext cx="1043026" cy="313990"/>
+          <a:off x="68236634" y="370717"/>
+          <a:ext cx="1062848" cy="305389"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="38994" name="Picture 38993">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000052980000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -18113,75 +17973,75 @@
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>163</xdr:col>
-      <xdr:colOff>695780</xdr:colOff>
+      <xdr:colOff>707210</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>134829</xdr:rowOff>
+      <xdr:rowOff>131019</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>211</xdr:col>
-      <xdr:colOff>599305</xdr:colOff>
+      <xdr:colOff>582160</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>96277</xdr:rowOff>
+      <xdr:rowOff>92467</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="39015" name="Group 39014">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000067980000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="86120376" y="134829"/>
-          <a:ext cx="599583" cy="298486"/>
+          <a:off x="88507335" y="134829"/>
+          <a:ext cx="592969" cy="292752"/>
           <a:chOff x="76121172" y="624051"/>
           <a:chExt cx="618422" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="39016" name="Picture 39015">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000068980000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -18217,162 +18077,162 @@
           <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="76121172" y="624051"/>
             <a:ext cx="312435" cy="316747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>259</xdr:col>
       <xdr:colOff>515335</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>172664</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>260</xdr:col>
-      <xdr:colOff>19221</xdr:colOff>
+      <xdr:colOff>15411</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>98867</xdr:rowOff>
+      <xdr:rowOff>95057</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!CommandButton18_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="39037" name="Picture 39036">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00007D980000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="115267092" y="172664"/>
           <a:ext cx="212543" cy="263932"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>259</xdr:col>
       <xdr:colOff>148932</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>150429</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>259</xdr:col>
-      <xdr:colOff>437147</xdr:colOff>
+      <xdr:colOff>440957</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>664</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="114900689" y="150429"/>
           <a:ext cx="303455" cy="323054"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>290</xdr:col>
-      <xdr:colOff>274490</xdr:colOff>
+      <xdr:colOff>282110</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>57019</xdr:rowOff>
+      <xdr:rowOff>60829</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>291</xdr:col>
-      <xdr:colOff>576702</xdr:colOff>
+      <xdr:colOff>599562</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>174571</xdr:rowOff>
+      <xdr:rowOff>170761</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="87" name="Group 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000057000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="125755375" y="540596"/>
-          <a:ext cx="990942" cy="286071"/>
+          <a:off x="129262703" y="520845"/>
+          <a:ext cx="1015758" cy="291487"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="88" name="Picture 87">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-000058000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -18437,146 +18297,146 @@
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>494</xdr:col>
       <xdr:colOff>383921</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>161018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>494</xdr:col>
-      <xdr:colOff>604786</xdr:colOff>
+      <xdr:colOff>593356</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>75772</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!CommandButton18_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="216012062" y="637268"/>
           <a:ext cx="220865" cy="277895"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>493</xdr:col>
       <xdr:colOff>340555</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>132618</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>494</xdr:col>
-      <xdr:colOff>294369</xdr:colOff>
+      <xdr:colOff>284844</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>111841</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button99_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-1770" t="-2485" r="-1770" b="-2485"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="215605555" y="608868"/>
           <a:ext cx="316956" cy="342364"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>495</xdr:col>
       <xdr:colOff>5660</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>150876</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>495</xdr:col>
-      <xdr:colOff>283466</xdr:colOff>
+      <xdr:colOff>287276</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>83725</xdr:rowOff>
+      <xdr:rowOff>97060</xdr:rowOff>
     </xdr:to>
     <xdr:pic macro="[0]!Button2000_Click">
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Picture 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1E00-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="216348176" y="627126"/>
           <a:ext cx="277806" cy="295990"/>
         </a:xfrm>
@@ -18591,52 +18451,52 @@
     <xdr:from>
       <xdr:col>396</xdr:col>
       <xdr:colOff>1916418</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>57641</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>396</xdr:col>
       <xdr:colOff>2929938</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>74282</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="36" name="Group 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB63588-A039-4B1D-A8EB-5C0884BB91C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="183514206" y="900237"/>
-          <a:ext cx="1013520" cy="339026"/>
+          <a:off x="188633171" y="882092"/>
+          <a:ext cx="1011615" cy="351755"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="37" name="Picture 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B8D7FC-92D8-4D8F-A73C-F16061412788}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -18701,69 +18561,69 @@
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>457</xdr:col>
       <xdr:colOff>143434</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>62753</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>458</xdr:col>
-      <xdr:colOff>820666</xdr:colOff>
+      <xdr:colOff>816856</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>18220</xdr:rowOff>
+      <xdr:rowOff>22030</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="49" name="Group 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFED2D40-3A1B-4381-987F-040BA41F59FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="213378876" y="546330"/>
-          <a:ext cx="1028925" cy="314486"/>
+          <a:off x="219415312" y="522769"/>
+          <a:ext cx="1043571" cy="323712"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="50" name="Picture 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2988E9D-6BFE-FF77-4C78-14F6365B6133}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -18828,69 +18688,69 @@
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="823992" y="89152"/>
             <a:ext cx="273843" cy="273843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>479</xdr:col>
       <xdr:colOff>92814</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>124888</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>480</xdr:col>
-      <xdr:colOff>435662</xdr:colOff>
+      <xdr:colOff>439472</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>82596</xdr:rowOff>
+      <xdr:rowOff>95931</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="53" name="Group 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE421581-5B7F-47E7-89B5-97B6D86D1716}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="229484122" y="608465"/>
-          <a:ext cx="1002271" cy="316727"/>
+          <a:off x="235993602" y="590619"/>
+          <a:ext cx="1018212" cy="329763"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="54" name="Picture 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16DE0FEB-F695-AFCD-91B3-CDA3E88F882C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -18998,69 +18858,69 @@
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s39275"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>355</xdr:col>
       <xdr:colOff>397565</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>99391</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>356</xdr:col>
-      <xdr:colOff>478959</xdr:colOff>
+      <xdr:colOff>475149</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>136408</xdr:rowOff>
+      <xdr:rowOff>132598</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B5E4CE-FDEA-4073-8C83-F4A57ADB1E27}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="169114623" y="436429"/>
-          <a:ext cx="1011913" cy="352075"/>
+          <a:off x="173847484" y="426885"/>
+          <a:ext cx="1038366" cy="347284"/>
           <a:chOff x="91964" y="72260"/>
           <a:chExt cx="1005871" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton18_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFC16D2B-FE77-5929-A6E3-AD555304B76B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -19756,52 +19616,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>234462</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>117231</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>151923</xdr:colOff>
           <xdr:row>90</xdr:row>
           <xdr:rowOff>12105</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="2" name="Group 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000002000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="234462" y="14818861"/>
-              <a:ext cx="1839026" cy="176483"/>
+              <a:off x="236367" y="14194524"/>
+              <a:ext cx="1912522" cy="161443"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535587" name="Button 35">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000232C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535587"/>
               </a:graphicData>
@@ -19842,52 +19702,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>385</xdr:row>
           <xdr:rowOff>95251</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>145055</xdr:colOff>
           <xdr:row>386</xdr:row>
           <xdr:rowOff>122009</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="60" name="Group 59">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00003C000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="0" y="74936903"/>
-              <a:ext cx="1470272" cy="192410"/>
+              <a:off x="0" y="74044855"/>
+              <a:ext cx="1509495" cy="203266"/>
               <a:chOff x="1004180" y="18654347"/>
               <a:chExt cx="1485882" cy="187951"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535601" name="Button 49">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000312C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="1004180" y="18655744"/>
               <a:ext cx="1045032" cy="185708"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535601"/>
               </a:graphicData>
@@ -19928,52 +19788,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>423</xdr:row>
           <xdr:rowOff>117231</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>145055</xdr:colOff>
           <xdr:row>424</xdr:row>
           <xdr:rowOff>143989</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="63" name="Group 62">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00003F000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="0" y="81402753"/>
-              <a:ext cx="1470272" cy="192410"/>
+              <a:off x="0" y="80705300"/>
+              <a:ext cx="1509495" cy="195646"/>
               <a:chOff x="1004180" y="18654347"/>
               <a:chExt cx="1485882" cy="187951"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535603" name="Button 51">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000332C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="1004180" y="18655744"/>
               <a:ext cx="1045032" cy="185708"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535603"/>
               </a:graphicData>
@@ -20014,52 +19874,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>51289</xdr:colOff>
           <xdr:row>447</xdr:row>
           <xdr:rowOff>161192</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>196344</xdr:colOff>
           <xdr:row>449</xdr:row>
           <xdr:rowOff>26758</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="66" name="Group 65">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000042000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="51289" y="86076692"/>
-              <a:ext cx="1470272" cy="196870"/>
+              <a:off x="55099" y="85493959"/>
+              <a:ext cx="1509495" cy="203342"/>
               <a:chOff x="1004180" y="18654347"/>
               <a:chExt cx="1485882" cy="187951"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535605" name="Button 53">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000352C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="1004180" y="18655744"/>
               <a:ext cx="1045032" cy="185708"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535605"/>
               </a:graphicData>
@@ -20100,52 +19960,52 @@
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>45982</xdr:colOff>
           <xdr:row>531</xdr:row>
           <xdr:rowOff>19708</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>151623</xdr:colOff>
           <xdr:row>532</xdr:row>
           <xdr:rowOff>46467</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="46" name="Group 45">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00002E000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="2762678" y="101812969"/>
-              <a:ext cx="1579945" cy="192411"/>
+              <a:off x="2885680" y="101335622"/>
+              <a:ext cx="1627736" cy="203267"/>
               <a:chOff x="1004180" y="18654347"/>
               <a:chExt cx="1485882" cy="187951"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535622" name="Button 70">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000462C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="1004180" y="18655744"/>
               <a:ext cx="1045032" cy="185708"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535622"/>
               </a:graphicData>
@@ -20186,52 +20046,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>138144</xdr:colOff>
           <xdr:row>555</xdr:row>
           <xdr:rowOff>120314</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>73695</xdr:colOff>
           <xdr:row>556</xdr:row>
           <xdr:rowOff>120797</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="52" name="Group 51">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000034000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="138144" y="106427597"/>
-              <a:ext cx="1459551" cy="190983"/>
+              <a:off x="134334" y="106046788"/>
+              <a:ext cx="1515913" cy="184414"/>
               <a:chOff x="1004180" y="18654347"/>
               <a:chExt cx="1485882" cy="187951"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535634" name="Button 82">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000522C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="1004180" y="18655744"/>
               <a:ext cx="1045032" cy="185708"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535634"/>
               </a:graphicData>
@@ -20272,52 +20132,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>148828</xdr:colOff>
           <xdr:row>109</xdr:row>
           <xdr:rowOff>95249</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66289</xdr:colOff>
           <xdr:row>110</xdr:row>
           <xdr:rowOff>103233</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="68" name="Group 67">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000044000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="148828" y="18391532"/>
-              <a:ext cx="1839026" cy="181918"/>
+              <a:off x="148828" y="17684180"/>
+              <a:ext cx="1912522" cy="173062"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535680" name="Button 128">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000802C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535680"/>
               </a:graphicData>
@@ -20358,52 +20218,52 @@
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>178593</xdr:colOff>
           <xdr:row>127</xdr:row>
           <xdr:rowOff>83344</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
           <xdr:colOff>48430</xdr:colOff>
           <xdr:row>128</xdr:row>
           <xdr:rowOff>91327</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="70" name="Group 69">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000046000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="1901376" y="21767214"/>
-              <a:ext cx="1841097" cy="181917"/>
+              <a:off x="1961542" y="21000835"/>
+              <a:ext cx="1938207" cy="180681"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535682" name="Button 130">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000822C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535682"/>
               </a:graphicData>
@@ -20444,52 +20304,52 @@
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>41672</xdr:colOff>
           <xdr:row>138</xdr:row>
           <xdr:rowOff>89296</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>280602</xdr:colOff>
           <xdr:row>139</xdr:row>
           <xdr:rowOff>2030</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="73" name="Group 72">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000049000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="1565672" y="23760992"/>
-              <a:ext cx="1829191" cy="177777"/>
+              <a:off x="1618224" y="22966244"/>
+              <a:ext cx="1924395" cy="178252"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535684" name="Button 132">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000842C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535684"/>
               </a:graphicData>
@@ -20530,52 +20390,52 @@
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>23812</xdr:colOff>
           <xdr:row>193</xdr:row>
           <xdr:rowOff>107156</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
           <xdr:colOff>96054</xdr:colOff>
           <xdr:row>194</xdr:row>
           <xdr:rowOff>13936</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="76" name="Group 75">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00004C000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="2144160" y="36997895"/>
-              <a:ext cx="1844720" cy="180106"/>
+              <a:off x="2227174" y="36076906"/>
+              <a:ext cx="1924691" cy="188392"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535686" name="Button 134">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-0000862C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535686"/>
               </a:graphicData>
@@ -20702,52 +20562,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>184547</xdr:colOff>
           <xdr:row>249</xdr:row>
           <xdr:rowOff>125014</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>102008</xdr:colOff>
           <xdr:row>250</xdr:row>
           <xdr:rowOff>132998</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="82" name="Group 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000052000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="184547" y="50135405"/>
-              <a:ext cx="1839026" cy="181919"/>
+              <a:off x="182642" y="49065712"/>
+              <a:ext cx="1912522" cy="180682"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535690" name="Button 138">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00008A2C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535690"/>
               </a:graphicData>
@@ -20788,52 +20648,52 @@
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>267</xdr:row>
           <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>119867</xdr:colOff>
           <xdr:row>269</xdr:row>
           <xdr:rowOff>2030</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="85" name="Group 84">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000055000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="0" y="53391766"/>
-              <a:ext cx="1842650" cy="190460"/>
+              <a:off x="0" y="52272280"/>
+              <a:ext cx="1908531" cy="196078"/>
               <a:chOff x="234462" y="14916700"/>
               <a:chExt cx="1858180" cy="180624"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535692" name="Button 140">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00008C2C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="234462" y="14918043"/>
               <a:ext cx="1414554" cy="178468"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535692"/>
               </a:graphicData>
@@ -20960,52 +20820,52 @@
         <xdr:from>
           <xdr:col>30</xdr:col>
           <xdr:colOff>32658</xdr:colOff>
           <xdr:row>563</xdr:row>
           <xdr:rowOff>70757</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>32</xdr:col>
           <xdr:colOff>126051</xdr:colOff>
           <xdr:row>564</xdr:row>
           <xdr:rowOff>98454</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="72" name="Group 71">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000048000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
-              <a:off x="8489201" y="107769518"/>
-              <a:ext cx="1484872" cy="193349"/>
+              <a:off x="8793753" y="107392611"/>
+              <a:ext cx="1531142" cy="196585"/>
               <a:chOff x="1004180" y="18654347"/>
               <a:chExt cx="1485882" cy="187951"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:graphicFrame macro="[0]!Xavsraltuud_Click">
             <xdr:nvGraphicFramePr>
               <xdr:cNvPr id="535707" name="Button 155">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00009B2C0800}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvGraphicFramePr>
                 <a:graphicFrameLocks/>
               </xdr:cNvGraphicFramePr>
             </xdr:nvGraphicFramePr>
             <xdr:xfrm>
               <a:off x="1004180" y="18655744"/>
               <a:ext cx="1045032" cy="185708"/>
             </xdr:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
                 <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s535707"/>
               </a:graphicData>
@@ -21181,52 +21041,52 @@
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>322385</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>80596</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>403907</xdr:colOff>
       <xdr:row>636</xdr:row>
       <xdr:rowOff>45651</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6078798" y="119822270"/>
-          <a:ext cx="1025739" cy="321207"/>
+          <a:off x="6303954" y="119598260"/>
+          <a:ext cx="1046109" cy="319779"/>
           <a:chOff x="4843096" y="1025769"/>
           <a:chExt cx="1026695" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Xavsraltuud_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="17" name="Picture 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000011000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -21308,52 +21168,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>153866</xdr:colOff>
       <xdr:row>725</xdr:row>
       <xdr:rowOff>139211</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>37561</xdr:colOff>
       <xdr:row>727</xdr:row>
       <xdr:rowOff>74958</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="54" name="Group 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="153866" y="140430037"/>
-          <a:ext cx="1010130" cy="316747"/>
+          <a:off x="153866" y="140303987"/>
+          <a:ext cx="1039833" cy="307419"/>
           <a:chOff x="4843096" y="1025769"/>
           <a:chExt cx="1026695" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Xavsraltuud_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="55" name="Picture 54">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000037000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -21435,52 +21295,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>263769</xdr:colOff>
       <xdr:row>763</xdr:row>
       <xdr:rowOff>139212</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>147464</xdr:colOff>
       <xdr:row>765</xdr:row>
       <xdr:rowOff>74959</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="58" name="Group 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="263769" y="147114103"/>
-          <a:ext cx="1010130" cy="316747"/>
+          <a:off x="263769" y="147017471"/>
+          <a:ext cx="1037928" cy="320557"/>
           <a:chOff x="4843096" y="1025769"/>
           <a:chExt cx="1026695" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Xavsraltuud_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="59" name="Picture 58">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-00003B000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -21562,52 +21422,52 @@
     <xdr:from>
       <xdr:col>26</xdr:col>
       <xdr:colOff>92025</xdr:colOff>
       <xdr:row>836</xdr:row>
       <xdr:rowOff>156064</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>891585</xdr:colOff>
       <xdr:row>838</xdr:row>
       <xdr:rowOff>152331</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="64" name="Group 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="5616525" y="160648173"/>
-          <a:ext cx="1031473" cy="327571"/>
+          <a:off x="5837111" y="160839530"/>
+          <a:ext cx="1036043" cy="337853"/>
           <a:chOff x="4843096" y="1025769"/>
           <a:chExt cx="1026695" cy="316747"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Xavsraltuud_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="65" name="Picture 64">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2300-000041000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -22346,81 +22206,124 @@
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s576522"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>201</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:col>208</xdr:col>
+          <xdr:colOff>22663</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:rowOff>17079</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>201</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>209</xdr:col>
+          <xdr:colOff>400707</xdr:colOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>99848</xdr:rowOff>
         </xdr:to>
-        <xdr:graphicFrame macro="[0]!DansNegtgel">
+        <xdr:graphicFrame macro="[0]!Ju1_Click">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="618497" name="Button 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E898C23-9DD1-6D3D-2FCD-1B251EDE8063}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s618497"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>243</xdr:col>
+          <xdr:colOff>46968</xdr:colOff>
+          <xdr:row>0</xdr:row>
+          <xdr:rowOff>33173</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>244</xdr:col>
+          <xdr:colOff>246993</xdr:colOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>118241</xdr:rowOff>
+        </xdr:to>
+        <xdr:graphicFrame macro="[0]!Ju1_Click">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="618498" name="Button 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B567C207-4CEB-F6DE-F0FB-EEA1E68EBA05}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </xdr:cNvGraphicFramePr>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
+              <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s618498"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>8284</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>165652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>662609</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -23773,52 +23676,52 @@
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>791307</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>105615</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>60</xdr:col>
       <xdr:colOff>715471</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>159787</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="33" name="Group 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9BAF644-CCF1-314E-4A47-E2DCD1BC54EE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="40364019" y="970192"/>
-          <a:ext cx="774087" cy="222691"/>
+          <a:off x="41541748" y="968287"/>
+          <a:ext cx="788741" cy="226501"/>
           <a:chOff x="36855678" y="992801"/>
           <a:chExt cx="773250" cy="228343"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!invoice_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7938F51F-761D-45AE-BD8A-9180A3785A8E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -23963,52 +23866,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>299357</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>152401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>476370</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>42766</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="29" name="Group 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D25FF485-3CEA-4B20-ACB2-A67A77495811}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="592434" y="152401"/>
-          <a:ext cx="807128" cy="227403"/>
+          <a:off x="605183" y="152401"/>
+          <a:ext cx="819877" cy="229308"/>
           <a:chOff x="1424696" y="157328"/>
           <a:chExt cx="811729" cy="233369"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="30" name="Picture 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4C6D87-2757-F88C-15E7-330BE0A5C370}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -24103,52 +24006,52 @@
     <xdr:from>
       <xdr:col>41</xdr:col>
       <xdr:colOff>185057</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>103414</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>42</xdr:col>
       <xdr:colOff>147321</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>141257</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="34" name="Group 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCB90CA9-B3C6-42D2-8836-19D616116BFD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="27499826" y="440452"/>
-          <a:ext cx="775553" cy="228343"/>
+          <a:off x="28303883" y="438547"/>
+          <a:ext cx="790206" cy="228343"/>
           <a:chOff x="36855678" y="992801"/>
           <a:chExt cx="773250" cy="228343"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!invoice_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="35" name="Picture 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD6CFCF-D1F1-913D-7073-F4CDA7FD9A2D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -24243,52 +24146,52 @@
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>537797</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>23656</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>576261</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>55846</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="42" name="Group 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66468C5A-2642-4E97-B10D-DC550C7E170F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="19888201" y="360694"/>
-          <a:ext cx="771156" cy="222690"/>
+          <a:off x="20476260" y="356884"/>
+          <a:ext cx="793137" cy="230310"/>
           <a:chOff x="36855678" y="992801"/>
           <a:chExt cx="773250" cy="228343"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!invoice_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="43" name="Picture 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20FEE6F2-835E-F10D-D12C-AA7CFED1E022}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -24625,75 +24528,75 @@
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr>
               <a:graphicFrameLocks/>
             </xdr:cNvGraphicFramePr>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/compatibility">
               <com14:compatSp xmlns:com14="http://schemas.microsoft.com/office/drawing/2010/compatibility" spid="_x0000_s544816"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>502</xdr:col>
-      <xdr:colOff>449975</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19454</xdr:rowOff>
+      <xdr:colOff>470996</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>161343</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>504</xdr:col>
-      <xdr:colOff>617083</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2032</xdr:rowOff>
+      <xdr:colOff>638104</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>122901</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Group 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F718F9-6BDA-4D42-9987-34F9D77F6072}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="301807837" y="170540"/>
-          <a:ext cx="1388936" cy="317595"/>
+          <a:off x="313052461" y="465420"/>
+          <a:ext cx="1422635" cy="303145"/>
           <a:chOff x="7926841" y="687606"/>
           <a:chExt cx="1387952" cy="317819"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!CommandButton13_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372BF818-9F21-4F80-4958-967E9E6445B3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
@@ -26224,52 +26127,52 @@
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>315519</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>6409</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>163586</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>97048</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="Group 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69D5FC7B-2175-C9A3-F6EB-AD6A61A0A065}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="1321597" y="179050"/>
-          <a:ext cx="1211333" cy="233514"/>
+          <a:off x="1341362" y="180955"/>
+          <a:ext cx="1247051" cy="215892"/>
           <a:chOff x="1321597" y="161191"/>
           <a:chExt cx="1211333" cy="233514"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic macro="[0]!Button99_Click">
         <xdr:nvPicPr>
           <xdr:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5E65A3B-7D2B-E38F-6EB4-CB2CE658D7DE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -26399,52 +26302,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>13137</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>98535</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>334605</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>142259</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Group 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C81F5D9-69FD-627F-516F-39F7267B6990}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="310793" y="711707"/>
-          <a:ext cx="321468" cy="341380"/>
+          <a:off x="320556" y="672178"/>
+          <a:ext cx="315753" cy="319473"/>
           <a:chOff x="308913" y="710140"/>
           <a:chExt cx="321468" cy="339501"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Flowchart: Connector 11">
             <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7" tooltip="B баганын кодыг Jurnal шийтнээс хайж олно"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{897713CD-1048-D716-B5FD-7FC3D2BB9D97}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="308913" y="710140"/>
             <a:ext cx="321468" cy="339501"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartConnector">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -27237,140 +27140,148 @@
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition10.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords10.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords11.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords12.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords13.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords14.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords15.bin"/></Relationships>
 </file>
 
+<file path=xl/pivotCache/_rels/pivotCacheDefinition16.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords16.bin"/></Relationships>
+</file>
+
 <file path=xl/pivotCache/_rels/pivotCacheDefinition2.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords2.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition3.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords3.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition4.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords4.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords5.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords6.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords7.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords8.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords9.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition5.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable10.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition6.bin"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.bin"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition2.bin"/></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition6.bin"/></Relationships>
+<file path=xl/pivotTables/_rels/pivotTable13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition12.bin"/></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/pivotTables/_rels/pivotTable14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition11.bin"/></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/pivotTables/_rels/pivotTable15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition13.bin"/></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=xl/pivotTables/_rels/pivotTable15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/pivotTables/_rels/pivotTable16.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition7.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable2.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition16.bin"/></Relationships>
+</file>
+
+<file path=xl/pivotTables/_rels/pivotTable3.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition14.bin"/></Relationships>
 </file>
 
-<file path=xl/pivotTables/_rels/pivotTable3.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/pivotTables/_rels/pivotTable4.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition15.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition3.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition9.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition8.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition10.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition3.bin"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition4.bin"/></Relationships>
 </file>
 
 <file path=xl/tables/_rels/table9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.bin"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -27673,279 +27584,280 @@
 <file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="7">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{9F8BADD5-CDC0-470A-9590-E5F4E4B8C502}">
   <we:reference id="7c3929fd-ffc8-4fa9-a64b-25dff355e46d" version="1.0.0.8" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA200006575" version="1.0.0.8" store="en-US" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=12" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=305" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=15" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=z4BU9v2ecsg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=170" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=19" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?cid=2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/support/kb/faq.php?id=304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex10.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable3.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex10.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable3.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex11.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable4.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex11.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex12.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex12.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable5.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable4.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex13.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable6.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable5.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex13.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable8.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex14.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex14.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex15.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex15.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex16.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex16.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex17.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex17.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex18.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex18.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex19.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex19.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@magicgroup.mn" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex20.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magicgroup.mn/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex21.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magicgroup.mn/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex21.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings31.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex22.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings32.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings31.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex22.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings32.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable8.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex23.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings33.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings33.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable9.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex23.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings34.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings34.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex24.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings35.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex24.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex25.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings35.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex26.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings36.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex26.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable10.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings37.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable9.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex27.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magicgroup.mn/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings36.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable11.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable11.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings38.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable10.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex27.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magicgroup.mn/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings37.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable12.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings39.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings38.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex28.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing17.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings40.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings39.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex28.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing17.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings40.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex29.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings41.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex29.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magicfinance.hamt.mn/code.php/codec/forgetPassword?snumber=XPLTBJ3I1-389597060-UZHON5MKD-E8C7387C-002538E631B19669&amp;c=endbich" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing18.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fportal.ndaatgal.mn%2Fassets%2Ffiles%2F%25D0%2594%25D0%25B0%25D0%25B0%25D1%2582%25D0%25B3%25D1%2583%25D1%2583%25D0%25BB%25D0%25B0%25D0%25B3%25D1%2587%25D0%25B8%25D0%25B9%25D0%25BD%2520%25D1%2582%25D3%25A9%25D1%2580%25D3%25A9%25D0%25BB%252020240408.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yamat.mlsp.gov.mn/public/category/index3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex30.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings41.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/ndaatgal-code.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yamat.mlsp.gov.mn/public/category/index3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing18.vml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fportal.ndaatgal.mn%2Fassets%2Ffiles%2F%25D0%2594%25D0%25B0%25D0%25B0%25D1%2582%25D0%25B3%25D1%2583%25D1%2583%25D0%25BB%25D0%25B0%25D0%25B3%25D1%2587%25D0%25B8%25D0%25B9%25D0%25BD%2520%25D1%2582%25D3%25A9%25D1%2580%25D3%25A9%25D0%25BB%252020240408.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yamat.mlsp.gov.mn/public/category/index3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex30.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings42.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicgroup.mn/ndaatgal-code.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yamat.mlsp.gov.mn/public/category/index3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable13.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex31.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings42.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable14.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable13.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex31.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing27.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings43.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings43.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex32.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing19.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings44.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex32.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing19.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings44.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable15.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex33.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing20.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings45.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable16.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex33.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing20.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing29.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet34.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings45.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex34.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing21.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings46.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex34.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing21.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet35.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings46.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalinfo.mn/additional/details/3728?lawid=15263" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex35.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing22.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings47.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalinfo.mn/additional/details/3728?lawid=15263" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex35.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing22.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing31.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet36.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings48.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings47.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex36.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing23.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing32.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings49.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings48.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex36.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing23.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing32.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet37.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings49.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex37.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing24.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings50.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex37.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing24.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet38.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings50.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex38.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing25.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings51.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex38.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing25.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable2.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlBinaryIndex" Target="binaryIndex9.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " d 2 5 3 c c e f - f 3 d 9 - 4 b 4 e - 9 c 4 7 - a 5 b 1 c d b 9 a 3 c 9 "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O g F A A B Q S w M E F A A C A A g A q 5 y l X B 8 e e S O k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h K N I a U M r p K Y E I 1 r U y o 0 w o + h x X I 3 B 4 / k F c Q o 6 u b 4 v v c N 7 9 2 v N 5 6 N b R N c d G 9 N B y m K M E W B B t W V B q o U D e 4 Y r l A m + F a q k 6 x 0 M M l g k 9 G W K a q d O y e E e O + x j 3 H X V 4 R R G p F D v i l U r V u J P r L 5 L 4 c G r J O g N B J 8 / x o j G I 4 W M W Z s i S k n M + S 5 g a / A p r 3 P 9 g f y 9 d C 4 o d d C Q 7 g r O J k j J + 8 P 4 g F Q S w M E F A A C A A g A q 5 y l X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K u c p V x F l R X 2 4 g I A A B Q H A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C d U 1 1 v m z A U f Y + U / 2 A x q S J S C u v r q m r K B y E p K Y 0 I N G u q a i L g J q j E j o x p U l X 9 7 7 W v b T q k r Q / j g c P x / f S 5 l w p n v K A E L R V e X H Y 7 3 U 6 1 S x n O 0 T j l O E r J F q M r V G L e 7 S D x u C 6 a 0 z R H u T A i B t Y n R v f I O 2 W 4 R D z d l F g 5 / h k N R m d U M 4 Y J X 1 H 2 v K H 0 2 e 6 9 P Y T p H l 9 Z j a v 1 + P 4 w o o Q L r 8 e + S j M p W M U j e h R Z G r e 3 7 + / S 2 j Q k Q l 4 w 4 6 q n p w K X e a V s S 5 4 y L s N 0 t B P T G J + 4 D d 8 T 0 b Y d 4 Y y y 3 J n I I N v U 6 i O r k p G Q 0 O r 1 B H 8 V z / n N z X m e W z 3 d m U f y / 0 q N S f 5 F 4 u Z S w 7 o o c z R Y z F A S z d X p M K 1 w w k p R 0 d p x f q h + u O 7 x e H T 2 l G x p u U n J s 7 M n b n o o 3 J c L N w O x s 1 c m K r k w p 5 + W k b Q u S 5 X G J D z T F 5 b N X 1 m C f g o n T G d Y 3 R Q s + t a t V i e Y Z z t 0 v b w N 1 S 6 I p r X + t G a Z V O i 6 o s Q Z 0 6 z e i 9 H a K 7 x x 9 J g r W 3 f T M 7 J + l Y / h q i 6 5 y K c S P y h u V u W b p R d B 7 C 6 n K J a 7 a A l n + I C Z z I u K 2 y q o j 5 a H s u A c M w c + h q 8 h 5 b u C b G 0 x F S J 6 M m / v x F l 6 l 5 Y 1 r p z Z l l C G e 0 0 9 7 3 R I S S 7 K j W h Z 7 8 n F Z z V l U S u g j P Z f 2 x M b Y G L 7 6 M 2 K B r H 3 e y x e 0 p A s x x K 8 J J J w v b g H 7 + l E w t I L J P j D h Y S h H 0 q Y J m D z f D i c h R A 3 D S B L l A w l B O s Y s o S Q L I h W A A u A 0 Q A 8 B w n A a A 0 V 4 h W w e A r h s z H k v L k H W P o q w A M I l G e 4 B h g H E L 6 Y Q 2 f J Y A q 2 W z g M F x C + H g D E E f R y F 0 L c r 0 G i w I c K o t 6 7 F E a L 5 L Q E M o d a K E O 1 Y I Y a 4 T T V A h q q h T R U C 2 q o F t Z Q L X B T y G 8 5 a 8 E b 5 6 D V l R 6 A o W Y Q p q u w 1 a Q e T E M X L a o H Z a g Z m L G u W z f S A 2 z o t N W G H q i h e r C N O H 6 7 k N e i Q T u z H r y h e g E M 1 Y v Q j E w t R B N 7 2 3 L W C 2 K o X p T m C l F L K 7 0 4 h u o F + q R + 6 0 Z y o X r d T k H + + Q 9 f f g B Q S w E C L Q A U A A I A C A C r n K V c H x 5 5 I 6 Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A q 5 y l X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C r n K V c R Z U V 9 u I C A A A U B w A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A Q B Q A A A A A R A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 m Y W x z Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + h i Q A A A A A A A B k J A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Y 0 N D Z l Y j k x L T U 4 Z T c t N D F j N i 0 4 Y 2 U 2 L W Q x N W V i Y j J i O D U w Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U Y X J n Z X Q i I F Z h b H V l P S J z R G F 0 Z V J h b m d l X z E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D U t M D V U M T E 6 M z c 6 M j I u O T g x M z I w M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B Q U F B I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E u U k F U R V 9 E Q V R F J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V V N E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R V V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S l B Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 h G J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 V L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R 0 J Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q k d O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S F V G J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R U d Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S U 5 S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S E t E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U l V C J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 p U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 5 Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 J X J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 B X J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 0 F E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q V V E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q 1 p L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V F d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V E h C J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S U R S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T V l S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u Q U V E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u S 1 d E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T l p E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u R E t L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U E x O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V U F I J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T k 9 L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u T l B S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W k F S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V F J Z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u V k 5 E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W E F V J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u W E F H J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E u U 0 R S J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T I 3 I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o z O S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U k F U R V 9 E Q V R F L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l V T R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 F V V I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S l B Z L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N I R i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R U s s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R 0 J Q L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k J H T i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 I V U Y s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R U d Q L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l O U i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S E t E L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 S V U I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t a V C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 5 Z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 L U l c s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t Q V y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 F E L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 B V U Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N a S y w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V F d E L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 U S E I s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l E U i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T V l S L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R 0 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k F F R C w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S 1 d E L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 O W k Q s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k R L S y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U E x O L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 V Q U g s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k 5 P S y w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T l B S L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 a Q V I s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l R S W S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V k 5 E L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 Y Q V U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l h B R y w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U 0 R S L D M 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M z k s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U k F U R V 9 E Q V R F L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l V T R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 F V V I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S l B Z L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N I R i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R U s s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R 0 J Q L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k J H T i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 I V U Y s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u R U d Q L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l O U i w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S E t E L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 S V U I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t a V C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 5 Z L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 L U l c s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k t Q V y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u Q 0 F E L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 B V U Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k N a S y w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V F d E L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 U S E I s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k l E U i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T V l S L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 T R 0 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k F F R C w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u S 1 d E L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 O W k Q s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k R L S y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U E x O L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 V Q U g s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L k 5 P S y w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u T l B S L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 a Q V I s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l R S W S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u V k 5 E L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S 5 Y Q V U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L l h B R y w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E u U 0 R S L D M 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 R h d G V S Y W 5 n Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 G a X J z d F J v d z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 T d G F y d E R h d G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v R W 5 k R G F 0 Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V S Y W 5 n Z S 9 C Y X N l V X J s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 Z 1 b G x V c m w 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v c m V z d W x 0 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R G F 0 Z V J h b m d l L 0 N v b n Z l c n R l Z C U y M H R v J T I w V G F i b G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l U m F u Z 2 U v R X h w Y W 5 k Z W Q l M j B D b 2 x 1 b W 4 x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A D q l r 7 J 7 b z h F t o l O G y K L y W U A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A G D C J l 6 P f 9 U C 5 z B m s f I 4 B b V z J U n V d n g x o V j E x H 4 Y l r R I A A A A A D o A A A A A C A A A g A A A A I k G Y e 1 W 2 s J + 1 a p H W Q B f n N E w H h 2 A O + O T S T 0 9 0 c b G z S / x Q A A A A + K k 9 v m J L B N H u 6 I c Q b 2 i k k f q p R h Y t I X T O u a o s y B + 1 m h S w A u E L c 2 p 6 n M j 9 Y 2 0 b g Y / b U 9 P e 4 o x K h s S f g 0 B t P Y N W 4 p X R 8 g 4 5 z V 4 v W X g 4 N h 8 M d q t A A A A A i f u O F + m w M o a s 5 A Y 0 l l A G Z l O l u J p s k O U C q T Q d k M I 0 2 6 1 F z f B q H E w u H Z k b W O v 1 B d z x j p 8 1 r m 2 Y u Q W R l W y H R B u w t Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CBCFCD-D490-4BF6-8CC5-B50D6A5FA646}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>75</vt:i4>
+        <vt:i4>76</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="77" baseType="lpstr">
+    <vt:vector size="78" baseType="lpstr">
       <vt:lpstr>MagicFinance</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>aj_husnegt</vt:lpstr>
       <vt:lpstr>AMK</vt:lpstr>
       <vt:lpstr>an</vt:lpstr>
       <vt:lpstr>ax</vt:lpstr>
       <vt:lpstr>Blist</vt:lpstr>
       <vt:lpstr>BO</vt:lpstr>
       <vt:lpstr>card</vt:lpstr>
       <vt:lpstr>dans</vt:lpstr>
       <vt:lpstr>Devter</vt:lpstr>
       <vt:lpstr>fi</vt:lpstr>
       <vt:lpstr>jt</vt:lpstr>
       <vt:lpstr>kc</vt:lpstr>
       <vt:lpstr>kv</vt:lpstr>
       <vt:lpstr>MGT</vt:lpstr>
       <vt:lpstr>oat</vt:lpstr>
       <vt:lpstr>ob</vt:lpstr>
       <vt:lpstr>Main!OLE_LINK2</vt:lpstr>
       <vt:lpstr>note!OLE_LINK2</vt:lpstr>
       <vt:lpstr>Tatvar!OLE_LINK3</vt:lpstr>
       <vt:lpstr>OTT!OLE_LINK4</vt:lpstr>
       <vt:lpstr>OO</vt:lpstr>
       <vt:lpstr>OZ</vt:lpstr>
       <vt:lpstr>aj_husnegt!Print_Area</vt:lpstr>
       <vt:lpstr>ajiltan!Print_Area</vt:lpstr>
       <vt:lpstr>balance!Print_Area</vt:lpstr>
       <vt:lpstr>BankData!Print_Area</vt:lpstr>
       <vt:lpstr>barimt!Print_Area</vt:lpstr>
       <vt:lpstr>EB!Print_Area</vt:lpstr>
       <vt:lpstr>grafic!Print_Area</vt:lpstr>
       <vt:lpstr>'hariltsah$'!Print_Area</vt:lpstr>
       <vt:lpstr>hurungu!Print_Area</vt:lpstr>
       <vt:lpstr>jurnal!Print_Area</vt:lpstr>
       <vt:lpstr>jurnal1!Print_Area</vt:lpstr>
       <vt:lpstr>kod!Print_Area</vt:lpstr>
       <vt:lpstr>Main!Print_Area</vt:lpstr>
       <vt:lpstr>MGT!Print_Area</vt:lpstr>
       <vt:lpstr>NUUR!Print_Area</vt:lpstr>
       <vt:lpstr>OTT!Print_Area</vt:lpstr>
       <vt:lpstr>OUDT!Print_Area</vt:lpstr>
       <vt:lpstr>payable!Print_Area</vt:lpstr>
       <vt:lpstr>receivable!Print_Area</vt:lpstr>
       <vt:lpstr>search!Print_Area</vt:lpstr>
+      <vt:lpstr>Sort!Print_Area</vt:lpstr>
       <vt:lpstr>Tatvar!Print_Area</vt:lpstr>
       <vt:lpstr>Todruulga!Print_Area</vt:lpstr>
       <vt:lpstr>togtmol!Print_Area</vt:lpstr>
       <vt:lpstr>tootsoonegt!Print_Area</vt:lpstr>
       <vt:lpstr>tsalin!Print_Area</vt:lpstr>
       <vt:lpstr>'TT11'!Print_Area</vt:lpstr>
       <vt:lpstr>UUT!Print_Area</vt:lpstr>
       <vt:lpstr>aj_husnegt!Print_Titles</vt:lpstr>
       <vt:lpstr>ajiltan!Print_Titles</vt:lpstr>
       <vt:lpstr>BankData!Print_Titles</vt:lpstr>
       <vt:lpstr>barimt!Print_Titles</vt:lpstr>
       <vt:lpstr>EB!Print_Titles</vt:lpstr>
       <vt:lpstr>'hariltsah$'!Print_Titles</vt:lpstr>
       <vt:lpstr>hurungu!Print_Titles</vt:lpstr>
       <vt:lpstr>jurnal!Print_Titles</vt:lpstr>
       <vt:lpstr>jurnal1!Print_Titles</vt:lpstr>
       <vt:lpstr>MGT!Print_Titles</vt:lpstr>
       <vt:lpstr>Pivot!Print_Titles</vt:lpstr>
       <vt:lpstr>search!Print_Titles</vt:lpstr>
       <vt:lpstr>tootsoonegt!Print_Titles</vt:lpstr>
       <vt:lpstr>tsalin!Print_Titles</vt:lpstr>
       <vt:lpstr>'TT11'!Print_Titles</vt:lpstr>
       <vt:lpstr>salbar</vt:lpstr>
       <vt:lpstr>sarsar</vt:lpstr>
       <vt:lpstr>t</vt:lpstr>